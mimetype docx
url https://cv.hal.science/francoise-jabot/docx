--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -553,503 +553,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
+                <w:t xml:space="preserve">Measuring local strategies to address the determinants of population health : development and application of the CLoterreS instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Breton</w:t>
+                <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (7), pp.585-591. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.286-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03673111v1</w:t>
+                <w:t xml:space="preserve">hal-03842059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health impact assessment institutionalisation in France: state of the art, challenges and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact Assessment and Project Appraisal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14615517.2021.2012011⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.18b-18b. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477104v1</w:t>
+                <w:t xml:space="preserve">hal-03811239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health impact assessment institutionalisation in France: state of the art, challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
+              <w:t xml:space="preserve">Impact Assessment and Project Appraisal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14615517.2021.2012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811239v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring local strategies to address the determinants of population health : development and application of the CLoterreS instrument</w:t>
+                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hudebine</w:t>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (6), pp.286-298. </w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.585-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842059v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03673111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public health lessons from the soda taxes enacted in France in 2012 and modified in 2018</w:t>
               </w:r>
@@ -1074,64 +1074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Etile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.394-394. </w:t>
@@ -1163,209 +1163,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of assessing social cohesion in health impact assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similitudes et différences entre l’évaluation d’impact sur la santé et l’évaluation de politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Promotion International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapro/daaa067⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 33 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.211.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122562v1</w:t>
+                <w:t xml:space="preserve">hal-03279581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similitudes et différences entre l’évaluation d’impact sur la santé et l’évaluation de politiques publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenge of assessing social cohesion in health impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 33 (1), pp.47-56. </w:t>
+              <w:t xml:space="preserve">Health Promotion International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.753-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.211.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapro/daaa067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279581v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Air Quality Citizen-Sensors Turn into Clean Air Ambassadors? Insights from a Qualitative Study</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation citoyenne dans les évaluations d’impact sur la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Rococo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianco De Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,434 +1644,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé néonatale en Afrique subsaharienne : entre l’intime, le privé et le public</w:t>
+                <w:t xml:space="preserve">A health impact assessment (HIA) on a new motorway bypass in Strasbourg, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Houngnihin</w:t>
+                <w:t xml:space="preserve">D Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cantoreggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.200.0005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479364v1</w:t>
+                <w:t xml:space="preserve">hal-02974769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A health impact assessment (HIA) on a new motorway bypass in Strasbourg, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambassad'Air: A French example of how citizen sensing can fuel the smart city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.591⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30, pp.ckaa166.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa166.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974769v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambassad'Air: A French example of how citizen sensing can fuel the smart city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening in health impact assessment: issues and practice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30, pp.ckaa166.135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa166.135⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127551v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening in health impact assessment: issues and practice in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La santé néonatale en Afrique subsaharienne : entre l’intime, le privé et le public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Houngnihin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS1 (S1), pp. 5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.200.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974786v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur une initiative de métrologie citoyenne de la qualité de l’air : le projet CapCi à Rennes</w:t>
               </w:r>
@@ -2298,775 +2298,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’impact sur la santé des habitants : définition et modalités de mise en œuvre, premier bilan pour la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deloly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 450, pp. 38-39</w:t>
+              <w:t xml:space="preserve">Plante &amp; cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questionner l’évaluation : pour des stratégies et des actions favorables à la nature en ville, pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587627v1</w:t>
+                <w:t xml:space="preserve">hal-02884298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Schaetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587501v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
+                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974448v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+                <w:t xml:space="preserve">Évaluation d’impact sur la santé des habitants : définition et modalités de mise en œuvre, premier bilan pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp. 38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470455v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.468⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, S1 (HS), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.190.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447471v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M-F. Thomas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plante &amp; cité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), pp.494-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884298v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Schaetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (3), pp.367-375. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.193.0367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393521v1</w:t>
+                <w:t xml:space="preserve">hal-02447471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats locaux de santé en quête de sens</w:t>
               </w:r>
@@ -3436,300 +3436,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle plus-value de la démarche d’évaluation d’impact sur la santé pour les politiques urbaines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health impact assessment on urban development projects in France: finding pathways to fit practice to context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.112-131. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.25 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039341ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975916675577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682481v1</w:t>
+                <w:t xml:space="preserve">hal-01683504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health impact assessment on urban development projects in France: finding pathways to fit practice to context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du temps de l’urgence à celui de la réflexion : requestionner les approches de santé publique après Ebola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (2), pp.25 - 34. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp. 451-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975916675577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683504v1</w:t>
+                <w:t xml:space="preserve">hal-02441152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du temps de l’urgence à celui de la réflexion : requestionner les approches de santé publique après Ebola</w:t>
+                <w:t xml:space="preserve">Quelle plus-value de la démarche d’évaluation d’impact sur la santé pour les politiques urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kane</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (4), pp. 451-452. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.112-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039341ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441152v1</w:t>
+                <w:t xml:space="preserve">hal-01682481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus. Edito [Focus sur la régionalisation - L’évaluation des projets régionaux de santé]</w:t>
               </w:r>
@@ -4159,265 +4159,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre un programme de promotion de la santé et son processus d'évaluation : l'exemple de Couleurs Santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Évaluation d’Impacts sur la Santé (EIS) : une démarche d’intégration des champs santé-environnement dans la voie du développement durable Application à un projet d’aménagement urbain : la halte ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Tollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.133.0175⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992940v1</w:t>
+                <w:t xml:space="preserve">hal-04619888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Évaluation d’Impacts sur la Santé (EIS) : une démarche d’intégration des champs santé-environnement dans la voie du développement durable Application à un projet d’aménagement urbain : la halte ferroviaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+                <w:t xml:space="preserve">Interactions entre un programme de promotion de la santé et son processus d'évaluation : l'exemple de Couleurs Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jourdren</w:t>
+                <w:t xml:space="preserve">Sonia Vergniory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Auffray</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (2), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (HS2 (S2)), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.133.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619888v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of the PACA regional public health plan: Reconciling the managerial, scientific and democratic finalities</w:t>
               </w:r>
@@ -4855,248 +4855,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial dimensions of public health policies and their impacts on occupations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+                <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19 (hs), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.070.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, Vol. 19 (hs), pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.070.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169616v1</w:t>
+                <w:t xml:space="preserve">hal-03865958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial dimensions of public health policies and their impacts on occupations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Loncle</w:t>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol. 19 (hs), pp.21-35. </w:t>
+              <w:t xml:space="preserve">, 2007, 19 (hs), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.070.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.070.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865958v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, métiers et formations de santé publique.</w:t>
               </w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et territoires : les enjeux des politiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5629,77 +5629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are French local health contracts promising in addressing determinants of diet and physical activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5763,51 +5763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’impact sur la santé des mesures de lutte contre la COVID-19 : une aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la Société Française de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de santé publique (SFSP), Oct 2021, Poitiers, France. pp.27e-27e, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5841,103 +5841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local health contracts as instruments of cross-sectoral collaboration: the French CLoterreS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health 2020 Public Health for the future of humanity: analysis, advocacy and action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Oct 2020, Virtual Edition, France. pp.ckaa166.431, </w:t>
@@ -5969,96 +5969,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé en France : état des lieux du déploiement et défis actuels</w:t>
+                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EIS "L'évaluation d'impact sur la santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francophone de santé et environnement (SFSE), Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873711v1</w:t>
+                <w:t xml:space="preserve">hal-02900043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser global en dépassant les frontières disciplinaires : L’exemple de l’Evaluation d’Impact sur la Santé</w:t>
               </w:r>
@@ -6107,165 +6120,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and HIA at the local level in France</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé en France : état des lieux du déploiement et défis actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">Séminaire EIS "L'évaluation d'impact sur la santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de santé et environnement (SFSE), Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974392v1</w:t>
+                <w:t xml:space="preserve">hal-02873711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : comment ? Pourquoi ?</w:t>
+                <w:t xml:space="preserve">Governance and HIA at the local level in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Regards croisés "Au delà du soin, la santé, tous concerné.e.s!"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Cherbourg-en-Cotentin, Sep 2019, Cherbourg-en-Cotentin, France</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887744v1</w:t>
+                <w:t xml:space="preserve">hal-02974392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of assessing social cohesion in Health impact assessment</w:t>
               </w:r>
@@ -6327,191 +6340,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : comment ? Pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">Conférence Regards croisés "Au delà du soin, la santé, tous concerné.e.s!"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Cherbourg-en-Cotentin, Sep 2019, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900043v1</w:t>
+                <w:t xml:space="preserve">hal-02887744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la première étape de la démarche d’évaluation d’impact sur la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La participation dans les évaluations d’impact sur la santé : regard sur les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres territoriales de la santé du CNFPT «Environnements et santé, quelle stratégies territoriales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres de Santé publique France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santé publique France, May 2018, Paris, France. Diaporama : 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068364v1</w:t>
+                <w:t xml:space="preserve">hal-02783541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation d’impact sur la santé des autres politiques publiques</w:t>
               </w:r>
@@ -6560,1287 +6547,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation dans les évaluations d’impact sur la santé : regard sur les pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux de la première étape de la démarche d’évaluation d’impact sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de Santé publique France 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Santé publique France, May 2018, Paris, France. Diaporama : 26p</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres territoriales de la santé du CNFPT «Environnements et santé, quelle stratégies territoriales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la fonction publique territoriale (CNFPT), Sep 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783541v1</w:t>
+                <w:t xml:space="preserve">hal-02068364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé</w:t>
+                <w:t xml:space="preserve">La démarche d’évaluation d’impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre du Projet régional de santé. "La santé un enjeu pour toutes les politiques ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIIIème séminaire national de formation des internes de santé publique (SANFI) "Urban Health, la ville face aux enjeux de santé publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des "ISP de l’Ouest"; Collège Universitaire des Enseignants de Santé Publique (CUESP); Collège des enseignants d’Information médicale, bio-mathématiques, Méthodes en Épidémiologie et Statistiques (CIMES); Collège de liaison des internes de Santé Publique (CliSP), Apr 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873609v1</w:t>
+                <w:t xml:space="preserve">hal-02873580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734913v1</w:t>
+                <w:t xml:space="preserve">hal-02900632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé appliquée aux programmes des candidats à la présidentielles en France</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">3ème rencontre du Projet régional de santé. "La santé un enjeu pour toutes les politiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900625v1</w:t>
+                <w:t xml:space="preserve">hal-02873609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche d’évaluation d’impact sur la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème séminaire national de formation des internes de santé publique (SANFI) "Urban Health, la ville face aux enjeux de santé publique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des "ISP de l’Ouest"; Collège Universitaire des Enseignants de Santé Publique (CUESP); Collège des enseignants d’Information médicale, bio-mathématiques, Méthodes en Épidémiologie et Statistiques (CIMES); Collège de liaison des internes de Santé Publique (CliSP), Apr 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873580v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé appliquée aux programmes des candidats à la présidentielles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900632v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre évaluation et décision. Table ronde</w:t>
+                <w:t xml:space="preserve">Table ronde : Interactions entre décideurs (nationaux et régionaux) et chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Bourmault</w:t>
+                <w:t xml:space="preserve">Corinne Roehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Vigier</w:t>
+                <w:t xml:space="preserve">Marianne Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’IEP de Lyon "Utilisation de l’Évaluation : gérer les résistances, saisir les opportunités !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etudiants du Master 2 Évaluation et suivi des politiques publiques de Sciences Po Lyon; Société Française d’Évaluation et le Club Rhône-Alpes d’Évaluation, Jan 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">International symposium «Intervention Research: Concepts, Methods, Applications and Perspectives in public health and in the fields of communicable diseases and cancer» / Colloque International Recherche Interventionnelle en santé des populations « Concepts, Méthodes, Applications et Perspectives en santé publique et dans les champs des maladies transmissibles et du cancer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Aviesan, Inserm, IReSP, Institut national du cancer (INCa), Agence nationale de recherche sur le Sida et les hépatites virales (ANRS), Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873534v1</w:t>
+                <w:t xml:space="preserve">hal-02862210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme favorable à la santé : l’apport de l’évaluation d’impact sur la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre évaluation et décision. Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bourmault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Qualité de l'air et santé : science et échelles d'action"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de Santé Environnement (SFSE), Nov 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’IEP de Lyon "Utilisation de l’Évaluation : gérer les résistances, saisir les opportunités !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudiants du Master 2 Évaluation et suivi des politiques publiques de Sciences Po Lyon; Société Française d’Évaluation et le Club Rhône-Alpes d’Évaluation, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888004v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of political, institutional administrative contexts on Health Impact Assessment in France applied to urban projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisme favorable à la santé : l’apport de l’évaluation d’impact sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque "Qualité de l'air et santé : science et échelles d'action"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Santé Environnement (SFSE), Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895432v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Health Impact Assessment</w:t>
+                <w:t xml:space="preserve">Influence of political, institutional administrative contexts on Health Impact Assessment in France applied to urban projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Urban Planning for a Healthy Smart Nation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUS Saw Swee Hock School of Public Health (SSHSPH); EHESP French National School of Public Health / Ecole des hutes études en santé publique, Apr 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886229v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Evaluation of Health Promotion Policies in France bring about change?</w:t>
+                <w:t xml:space="preserve">Introducing Health Impact Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop "Urban Planning for a Healthy Smart Nation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUS Saw Swee Hock School of Public Health (SSHSPH); EHESP French National School of Public Health / Ecole des hutes études en santé publique, Apr 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895425v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat local de santé. Accompagner la réflexion : le rôle des chercheurs dans la coopération avec une collectivité</w:t>
+                <w:t xml:space="preserve">Can Evaluation of Health Promotion Policies in France bring about change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Politique locale de Santé : enjeux et dynamiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau français des Villes-Santé de l’OMS; Association Élus, santé publique &amp; territoires, Dec 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873546v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Interactions entre décideurs (nationaux et régionaux) et chercheurs</w:t>
+                <w:t xml:space="preserve">Contrat local de santé. Accompagner la réflexion : le rôle des chercheurs dans la coopération avec une collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Dabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium «Intervention Research: Concepts, Methods, Applications and Perspectives in public health and in the fields of communicable diseases and cancer» / Colloque International Recherche Interventionnelle en santé des populations « Concepts, Méthodes, Applications et Perspectives en santé publique et dans les champs des maladies transmissibles et du cancer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Aviesan, Inserm, IReSP, Institut national du cancer (INCa), Agence nationale de recherche sur le Sida et les hépatites virales (ANRS), Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Politique locale de Santé : enjeux et dynamiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau français des Villes-Santé de l’OMS; Association Élus, santé publique &amp; territoires, Dec 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862210v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé: quelques repères</w:t>
+                <w:t xml:space="preserve">L’utilisation de la théorie de programme pour l’évaluation des interventions de santé en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur les Evaluations d’Impact en Santé (EIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inpes; EHESP; CNFPT, Jan 2015, Pantin, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées françaises de l’Evaluation "Évaluer, évoluer », au travers de tables rondes, conférences, formations, jeux interactifs…"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de l’Évaluation, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873389v1</w:t>
+                <w:t xml:space="preserve">hal-02887721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de la théorie de programme pour l’évaluation des interventions de santé en France et au Québec</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé: quelques repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.C. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées françaises de l’Evaluation "Évaluer, évoluer », au travers de tables rondes, conférences, formations, jeux interactifs…"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de l’Évaluation, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur les Evaluations d’Impact en Santé (EIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inpes; EHESP; CNFPT, Jan 2015, Pantin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887721v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation d'impact sur la santé, une innovation qui questionne l'approche de la santé en France</w:t>
               </w:r>
@@ -8176,525 +8176,702 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêts et limites de la métrologie citoyenne en matière de santé publique et environnementale : l'exemple d'Ambassad'Air à Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Congrès 2021 de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974428v1</w:t>
+                <w:t xml:space="preserve">hal-05572715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen sensors network as a tool to promote air quality</w:t>
+                <w:t xml:space="preserve">Relever le défi de l'évaluation des recommandations d'une EIS : proposition de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pouliquen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Airaud-Mougard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rotorua, New Zealand. </w:t>
+              <w:t xml:space="preserve">Congrès 2021 de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900048v1</w:t>
+                <w:t xml:space="preserve">hal-05572862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citizen sensors network as a tool to promote air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rotorua, New Zealand. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégies locales de prévention primaire et de promotion de la santé : Le projet de recherche CLoterreS sur les Contrats Locaux de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans de l'IReSP : Journées de la recherche en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8704,192 +8881,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques sociales et de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 768 p., 2025, 978-2-8109-0873-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8897,236 +9074,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sherlaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 537p., 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du programme d'appui à la médicalisation des aires de santé rurales au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Codija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organisation mondiale de la Santé (OMS). , 54p., 2010, 978-92-4-259910-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing access to health workers in remote and rural areas through improved retention. Global policy recommendations. [Collaboration à l'ouvrage de l'OMS]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Health Organization (WHO). , 79p., 2010, 978 92 4 156401 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9136,51 +9313,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ongoing contribution of health impact assessment to health promotion research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9225,839 +9402,839 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cantoreggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Handbook of Health Promotion Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Springer International Publishing, pp.151-169, 2023, 978-303120401-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-20401-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention, la promotion et l’éducation pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et de santé, Comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 451-458, 2018, 978-2-8109-0708-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
+                <w:t xml:space="preserve">Evaluation en promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 303-314, 2017, 978-2-8109-0551-5</w:t>
+              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 411-442, 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749826v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé et travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Madec</w:t>
+                <w:t xml:space="preserve">Promotion de la santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breton, E.; Jabot, F.; Pommier, J.; Sherlaw, W. La promotion de la santé : comprendre pour agir dans le monde francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.151-157, 2017, 2810905517</w:t>
+              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 303-314, 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678573v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact sur la santé, un atout pour la promotion de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promotion de la santé et travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 457-496, 2017, 978-2-8109-0551-5</w:t>
+              <w:t xml:space="preserve">Breton, E.; Jabot, F.; Pommier, J.; Sherlaw, W. La promotion de la santé : comprendre pour agir dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-157, 2017, 2810905517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749877v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur le système de santé régional en France [Chapitre 8]</w:t>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé, un atout pour la promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Marchand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et de santé, Comprendre pour agir</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 457-496, 2017, 978-2-8109-0551-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755664v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en promotion de la santé</w:t>
+                <w:t xml:space="preserve">Regards sur le système de santé régional en France [Chapitre 8]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et de santé, Comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 157-176, 2017, 9791036501715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pum.11023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749832v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches et pratiques en évaluation de programmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.433-439, 2012, 978-2-7606-2782-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pum.6029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des politiques locales de santé publique en France : quel partage des pouvoirs entre Etat et collectivités locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fassin Didier, Hauray Boris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat des savoirs en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.372-382, 2010, Hors collection Sciences Humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00787628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités de l'évaluation de programmes visant la réduction des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10090,341 +10267,341 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Potvin Louise, Moquet Marie-Josée, Jones Catherine M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réduire les inégalités sociales en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INPES, pp.251-69, 2010, 978-2-916192-23-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00789956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche sur l’élaboration, la mise en œuvre et les effets de la taxe soda appliquée en France depuis juillet 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESP. 2024, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance multiniveaux et la Stratégie nationale de prévention et de lutte contre la pauvreté (SNPLP) : la perspective de l’investissement social à l’épreuve de la complexité politico administrative française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEP Rennes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassad'air, de la captation à la sensibilisation citoyenne à la qualité de l'air : rapport de recherche sur les trois premières saisons d'Ambassad'air de la Ville de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10463,73 +10640,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’impact sur la santé du projet de Contournement Ouest de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10551,103 +10728,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole des hautes études en santé publique; Université de Genève. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du déploiement de la démarche d'évaluation d'impact sur la santé en Pays de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10656,522 +10833,636 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Bué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé (EIS). Projet d’aménagement du quartier du Port du Rhin [Rapport final]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé de la réhabilitation du café associatif &amp;quot;La Source&amp;quot; à Monteneuf (Morbihan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Strilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] EHESP; IREPS d’Alsace. 2017, 161p</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Promotion Santé Bretagne; Ecole des hautes études en santé publique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02613656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’objectifs et d’indicateurs des résultats attendus du 3ème Plan national Santé Environnement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé (EIS). Projet d’aménagement du quartier du Port du Rhin [Rapport final]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] EHESP; IREPS d’Alsace. 2017, 161p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02613702v1</w:t>
+                <w:t xml:space="preserve">hal-02613656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'impact sur la santé de trois projets urbains intégrés en région Provence Alpes Côte d'Azur RAPPORT FINAL</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] EHESP. 2013</w:t>
+                <w:t xml:space="preserve">Proposition d’objectifs et d’indicateurs des résultats attendus du 3ème Plan national Santé Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albouy-Llaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Anzivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Haut Conseil de santé publique. 2016, 184p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704428v1</w:t>
+                <w:t xml:space="preserve">hal-02613702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation d'impact sur la santé de trois projets urbains intégrés en région Provence Alpes Côte d'Azur RAPPORT FINAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] EHESP. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation du deuxième Plan national Santé-Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la santé publique (HCSP). 2013, 268p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11181,114 +11472,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des politiques publiques : cadres conceptuel et étude de son utilisation par les décideurs des institutions régionales de santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Lorraine, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11356,51 +11647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DAE5EDE"/>
+    <w:nsid w:val="7BF71B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11504,51 +11795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B35D273"/>
+    <w:nsid w:val="AA3551BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11652,51 +11943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C56751A2"/>
+    <w:nsid w:val="A8E78257"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11889,51 +12180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-jabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6352-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183429028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03477104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2021.2012011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pouliquen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Rococo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianco De Rosario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.200.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.219" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Amadou Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lapointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hsairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.180.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913510535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vergniory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bauchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Opold Carbonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carbonnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2011.02.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4Q29NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.104.0363" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.081.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03715667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demeulemeester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.054.0597" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.051.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1190" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04948461v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02783541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bourmault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vigier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895425v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roehrig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Auffret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887721v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prisse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Picon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouliquen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turquand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalongeville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Codija" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubois" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982523v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755430v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749826v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01678573v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755664v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/11048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11023" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749832v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02542020v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/6029?lang=fr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.6029" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751168v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0201" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-jabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6352-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183429028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03477104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2021.2012011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pouliquen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Rococo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianco De Rosario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.200.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Amadou Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lapointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hsairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.180.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913510535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vergniory" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Opold Carbonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carbonnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2011.02.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4Q29NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.104.0363" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.081.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03715667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demeulemeester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.054.0597" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.051.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1190" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04948461v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974392v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02783541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roehrig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Auffret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bourmault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vigier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marchand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prisse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Picon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Airaud-Mougard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouliquen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turquand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalongeville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Codija" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749826v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01678573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/11048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02542020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/6029?lang=fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.6029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strilka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Calvez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751168v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0201" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>