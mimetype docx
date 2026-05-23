--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -553,585 +553,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring local strategies to address the determinants of population health : development and application of the CLoterreS instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health impact assessment institutionalisation in France: state of the art, challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Bodo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.073⟩</w:t>
+              <w:t xml:space="preserve">Impact Assessment and Project Appraisal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14615517.2021.2012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842059v1</w:t>
+                <w:t xml:space="preserve">hal-03477104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bergeran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.585-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811239v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03673111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health impact assessment institutionalisation in France: state of the art, challenges and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence de la « taxe soda » vers les recommandations internationales : une analyse du contenu des médias français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact Assessment and Project Appraisal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14615517.2021.2012011⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 34 (HS1), pp.18b-18b. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.220.0018b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477104v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health lessons from the French 2012 soda tax and insights on the modifications enacted in 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Measuring local strategies to address the determinants of population health : development and application of the CLoterreS instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
+                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Breton</w:t>
+                <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (7), pp.585-591. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.286-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2022.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03673111v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public health lessons from the soda taxes enacted in France in 2012 and modified in 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Etile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Friant-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, pp.394-394. </w:t>
@@ -1468,51 +1468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation citoyenne dans les évaluations d’impact sur la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Rococo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rivadeneyra-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianco De Rosario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,434 +1644,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A health impact assessment (HIA) on a new motorway bypass in Strasbourg, France</w:t>
+                <w:t xml:space="preserve">La santé néonatale en Afrique subsaharienne : entre l’intime, le privé et le public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Christie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N Cantoreggi</w:t>
+                <w:t xml:space="preserve">Roch Houngnihin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.591⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS1 (S1), pp. 5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.200.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974769v1</w:t>
+                <w:t xml:space="preserve">hal-02479364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambassad'Air: A French example of how citizen sensing can fuel the smart city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A health impact assessment (HIA) on a new motorway bypass in Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Cantoreggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30, pp.ckaa166.135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa166.135⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127551v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening in health impact assessment: issues and practice in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambassad'Air: A French example of how citizen sensing can fuel the smart city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 30, pp.ckaa166.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa166.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02974786v1</w:t>
+                <w:t xml:space="preserve">hal-03127551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé néonatale en Afrique subsaharienne : entre l’intime, le privé et le public</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening in health impact assessment: issues and practice in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, HS1 (S1), pp. 5-6. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (Supplement_5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.200.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaa165.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479364v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur une initiative de métrologie citoyenne de la qualité de l’air : le projet CapCi à Rennes</w:t>
               </w:r>
@@ -2298,775 +2298,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation d’impact sur la santé des habitants : définition et modalités de mise en œuvre, premier bilan pour la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plante &amp; cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Questionner l’évaluation : pour des stratégies et des actions favorables à la nature en ville, pp.32-34</w:t>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp. 38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884298v1</w:t>
+                <w:t xml:space="preserve">hal-02587627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
+                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 450, pp.40-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393521v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'impact sur la santé en Pays-de-la-Loire : quels enseignements pour les acteurs de la promotion de la santé ?</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, S1 (HS), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.190.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587501v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’impact sur la santé des habitants : définition et modalités de mise en œuvre, premier bilan pour la France</w:t>
+                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), pp.494-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587627v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle influencer les politiques d’espaces verts dans l’espace urbain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.190.0207⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974448v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé peut-elle être appliquée aux programmes de candidats à l’élection présidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Schaetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (Supplement_4), pp.494-494. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.367-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470455v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+                <w:t xml:space="preserve">Espaces verts favorables à la santé : de la théorie à l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fonteneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hudebine</w:t>
+                <w:t xml:space="preserve">C. Deloly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plante &amp; cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questionner l’évaluation : pour des stratégies et des actions favorables à la nature en ville, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447471v1</w:t>
+                <w:t xml:space="preserve">hal-02884298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats locaux de santé en quête de sens</w:t>
               </w:r>
@@ -3436,300 +3436,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health impact assessment on urban development projects in France: finding pathways to fit practice to context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle plus-value de la démarche d’évaluation d’impact sur la santé pour les politiques urbaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (2), pp.25 - 34. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.112-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975916675577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039341ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683504v1</w:t>
+                <w:t xml:space="preserve">hal-01682481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du temps de l’urgence à celui de la réflexion : requestionner les approches de santé publique après Ebola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health impact assessment on urban development projects in France: finding pathways to fit practice to context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (4), pp. 451-452. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.25 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.174.0451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975916675577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441152v1</w:t>
+                <w:t xml:space="preserve">hal-01683504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle plus-value de la démarche d’évaluation d’impact sur la santé pour les politiques urbaines ?</w:t>
+                <w:t xml:space="preserve">Du temps de l’urgence à celui de la réflexion : requestionner les approches de santé publique après Ebola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.112-131. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp. 451-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039341ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.174.0451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682481v1</w:t>
+                <w:t xml:space="preserve">hal-02441152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus. Edito [Focus sur la régionalisation - L’évaluation des projets régionaux de santé]</w:t>
               </w:r>
@@ -4159,265 +4159,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Évaluation d’Impacts sur la Santé (EIS) : une démarche d’intégration des champs santé-environnement dans la voie du développement durable Application à un projet d’aménagement urbain : la halte ferroviaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions entre un programme de promotion de la santé et son processus d'évaluation : l'exemple de Couleurs Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Tollec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+                <w:t xml:space="preserve">Sonia Vergniory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jourdren</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murielle Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9815⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (HS2 (S2)), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.133.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619888v1</w:t>
+                <w:t xml:space="preserve">hal-02992940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre un programme de promotion de la santé et son processus d'évaluation : l'exemple de Couleurs Santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Évaluation d’Impacts sur la Santé (EIS) : une démarche d’intégration des champs santé-environnement dans la voie du développement durable Application à un projet d’aménagement urbain : la halte ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Tollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (HS2 (S2)), pp.175. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.133.0175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992940v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of the PACA regional public health plan: Reconciling the managerial, scientific and democratic finalities</w:t>
               </w:r>
@@ -5616,90 +5616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are French local health contracts promising in addressing determinants of diet and physical activity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5763,51 +5763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’impact sur la santé des mesures de lutte contre la COVID-19 : une aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la Société Française de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de santé publique (SFSP), Oct 2021, Poitiers, France. pp.27e-27e, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5841,103 +5841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local health contracts as instruments of cross-sectoral collaboration: the French CLoterreS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieinaba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health 2020 Public Health for the future of humanity: analysis, advocacy and action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPH Conference Foundation, Oct 2020, Virtual Edition, France. pp.ckaa166.431, </w:t>
@@ -5969,316 +5969,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
+                <w:t xml:space="preserve">Penser global en dépassant les frontières disciplinaires : L’exemple de l’Evaluation d’Impact sur la Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">13èmes Journées françaises de l’évaluation « Evaluation et démocratie : les nouveaux territoires de l’action publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de l’Evaluation (SFE), Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900043v1</w:t>
+                <w:t xml:space="preserve">hal-02914107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser global en dépassant les frontières disciplinaires : L’exemple de l’Evaluation d’Impact sur la Santé</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé en France : état des lieux du déploiement et défis actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées françaises de l’évaluation « Evaluation et démocratie : les nouveaux territoires de l’action publique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de l’Evaluation (SFE), Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire EIS "L'évaluation d'impact sur la santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de santé et environnement (SFSE), Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914107v1</w:t>
+                <w:t xml:space="preserve">hal-02873711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé en France : état des lieux du déploiement et défis actuels</w:t>
+                <w:t xml:space="preserve">Governance and HIA at the local level in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EIS "L'évaluation d'impact sur la santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francophone de santé et environnement (SFSE), Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873711v1</w:t>
+                <w:t xml:space="preserve">hal-02974392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and HIA at the local level in France</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : comment ? Pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">Conférence Regards croisés "Au delà du soin, la santé, tous concerné.e.s!"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Cherbourg-en-Cotentin, Sep 2019, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974392v1</w:t>
+                <w:t xml:space="preserve">hal-02887744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of assessing social cohesion in Health impact assessment</w:t>
               </w:r>
@@ -6340,96 +6327,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : comment ? Pourquoi ?</w:t>
+                <w:t xml:space="preserve">Assessing the impact of urban development projects on social cohesion: testing an analytical framework for health impact assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Regards croisés "Au delà du soin, la santé, tous concerné.e.s!"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Cherbourg-en-Cotentin, Sep 2019, Cherbourg-en-Cotentin, France</w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE) / Union internationale de Promotion de la Santé et d’Education pour la Santé (UIPES); « Health Promotion Forum » de Nouvelle-Zélande, Apr 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887744v1</w:t>
+                <w:t xml:space="preserve">hal-02900043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation dans les évaluations d’impact sur la santé : regard sur les pratiques</w:t>
               </w:r>
@@ -6629,1054 +6629,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche d’évaluation d’impact sur la santé</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème séminaire national de formation des internes de santé publique (SANFI) "Urban Health, la ville face aux enjeux de santé publique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des "ISP de l’Ouest"; Collège Universitaire des Enseignants de Santé Publique (CUESP); Collège des enseignants d’Information médicale, bio-mathématiques, Méthodes en Épidémiologie et Statistiques (CIMES); Collège de liaison des internes de Santé Publique (CliSP), Apr 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">3ème rencontre du Projet régional de santé. "La santé un enjeu pour toutes les politiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873580v1</w:t>
+                <w:t xml:space="preserve">hal-02873609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
+                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900632v1</w:t>
+                <w:t xml:space="preserve">hal-01734913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé appliquée aux programmes des candidats à la présidentielles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre du Projet régional de santé. "La santé un enjeu pour toutes les politiques ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873609v1</w:t>
+                <w:t xml:space="preserve">hal-02900625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal pathway model between green spaces and health : levers for decision making.</w:t>
+                <w:t xml:space="preserve">L’évaluation d’impact sur la santé : lieu de production de connaissance entre décideurs, citoyens et chercheurs une innovation qui questionne l’approche de la santé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Health, Health Equity: The New Urban Agenda and Sustainable Development Goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734913v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation d’impact sur la santé appliquée aux programmes des candidats à la présidentielles en France</w:t>
+                <w:t xml:space="preserve">La démarche d’évaluation d’impact sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF - SFSP "Sciences et acteurs : articuler connaissances et pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des épidémiologistes de langue française (ADELF); Société française de santé publique (SFSP), Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">XIIIème séminaire national de formation des internes de santé publique (SANFI) "Urban Health, la ville face aux enjeux de santé publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des "ISP de l’Ouest"; Collège Universitaire des Enseignants de Santé Publique (CUESP); Collège des enseignants d’Information médicale, bio-mathématiques, Méthodes en Épidémiologie et Statistiques (CIMES); Collège de liaison des internes de Santé Publique (CliSP), Apr 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900625v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Interactions entre décideurs (nationaux et régionaux) et chercheurs</w:t>
+                <w:t xml:space="preserve">Relation entre évaluation et décision. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Roehrig</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Bourmault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Auffret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Dabis</w:t>
+                <w:t xml:space="preserve">Valentin Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium «Intervention Research: Concepts, Methods, Applications and Perspectives in public health and in the fields of communicable diseases and cancer» / Colloque International Recherche Interventionnelle en santé des populations « Concepts, Méthodes, Applications et Perspectives en santé publique et dans les champs des maladies transmissibles et du cancer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Aviesan, Inserm, IReSP, Institut national du cancer (INCa), Agence nationale de recherche sur le Sida et les hépatites virales (ANRS), Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’IEP de Lyon "Utilisation de l’Évaluation : gérer les résistances, saisir les opportunités !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudiants du Master 2 Évaluation et suivi des politiques publiques de Sciences Po Lyon; Société Française d’Évaluation et le Club Rhône-Alpes d’Évaluation, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862210v1</w:t>
+                <w:t xml:space="preserve">hal-02873534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre évaluation et décision. Table ronde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisme favorable à la santé : l’apport de l’évaluation d’impact sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’IEP de Lyon "Utilisation de l’Évaluation : gérer les résistances, saisir les opportunités !"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etudiants du Master 2 Évaluation et suivi des politiques publiques de Sciences Po Lyon; Société Française d’Évaluation et le Club Rhône-Alpes d’Évaluation, Jan 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque "Qualité de l'air et santé : science et échelles d'action"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Santé Environnement (SFSE), Nov 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873534v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme favorable à la santé : l’apport de l’évaluation d’impact sur la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of political, institutional administrative contexts on Health Impact Assessment in France applied to urban projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Qualité de l'air et santé : science et échelles d'action"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de Santé Environnement (SFSE), Nov 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888004v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of political, institutional administrative contexts on Health Impact Assessment in France applied to urban projects</w:t>
+                <w:t xml:space="preserve">Introducing Health Impact Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop "Urban Planning for a Healthy Smart Nation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NUS Saw Swee Hock School of Public Health (SSHSPH); EHESP French National School of Public Health / Ecole des hutes études en santé publique, Apr 2016, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895432v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Health Impact Assessment</w:t>
+                <w:t xml:space="preserve">Contrat local de santé. Accompagner la réflexion : le rôle des chercheurs dans la coopération avec une collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Urban Planning for a Healthy Smart Nation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NUS Saw Swee Hock School of Public Health (SSHSPH); EHESP French National School of Public Health / Ecole des hutes études en santé publique, Apr 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journée d’études « Politique locale de Santé : enjeux et dynamiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau français des Villes-Santé de l’OMS; Association Élus, santé publique &amp; territoires, Dec 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886229v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Evaluation of Health Promotion Policies in France bring about change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IUHPE World Conference on Health Promotion "Promoting Health and Equity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union for Health Promotion and Education (IUHPE), May 2016, Curitiba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat local de santé. Accompagner la réflexion : le rôle des chercheurs dans la coopération avec une collectivité</w:t>
+                <w:t xml:space="preserve">Table ronde : Interactions entre décideurs (nationaux et régionaux) et chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Roehrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Politique locale de Santé : enjeux et dynamiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau français des Villes-Santé de l’OMS; Association Élus, santé publique &amp; territoires, Dec 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">International symposium «Intervention Research: Concepts, Methods, Applications and Perspectives in public health and in the fields of communicable diseases and cancer» / Colloque International Recherche Interventionnelle en santé des populations « Concepts, Méthodes, Applications et Perspectives en santé publique et dans les champs des maladies transmissibles et du cancer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Aviesan, Inserm, IReSP, Institut national du cancer (INCa), Agence nationale de recherche sur le Sida et les hépatites virales (ANRS), Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873546v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de la théorie de programme pour l’évaluation des interventions de santé en France et au Québec</w:t>
               </w:r>
@@ -8210,605 +8210,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites de la métrologie citoyenne en matière de santé publique et environnementale : l'exemple d'Ambassad'Air à Rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relever le défi de l'évaluation des recommandations d'une EIS : proposition de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Airaud-Mougard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2021 de la Société Française de Santé Publique (SFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572715v1</w:t>
+                <w:t xml:space="preserve">hal-05572862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever le défi de l'évaluation des recommandations d'une EIS : proposition de méthode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêts et limites de la métrologie citoyenne en matière de santé publique et environnementale : l'exemple d'Ambassad'Air à Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Airaud-Mougard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2021 de la Société Française de Santé Publique (SFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572862v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974443v1</w:t>
+                <w:t xml:space="preserve">hal-02974428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Health impact assessment (HIA) deployment process in a French region</w:t>
+                <w:t xml:space="preserve">Citizen sensors network as a tool to promote air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Romagon</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Turquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rotorua, New Zealand. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974428v1</w:t>
+                <w:t xml:space="preserve">hal-02900048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen sensors network as a tool to promote air quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing local public health action plans: development of a tool for the French CLoterreS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IUHPE World Conference on Health Promotion "WAIORA: Promoting Planetary Health and Sustainable Development for All" / "WAIORA : Promouvoir la santé planétaire et le développement durable pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rotorua, New Zealand. </w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900048v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies locales de prévention primaire et de promotion de la santé : Le projet de recherche CLoterreS sur les Contrats Locaux de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9022,51 +9022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de la santé : Comprendre pour agir dans le monde francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9533,545 +9533,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en promotion de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promotion de la santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 411-442, 2017, 978-2-8109-0551-5</w:t>
+              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 303-314, 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749832v1</w:t>
+                <w:t xml:space="preserve">hal-02749826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferron</w:t>
+                <w:t xml:space="preserve">Promotion de la santé et travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'EHESP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 303-314, 2017, 978-2-8109-0551-5</w:t>
+              <w:t xml:space="preserve">Breton, E.; Jabot, F.; Pommier, J.; Sherlaw, W. La promotion de la santé : comprendre pour agir dans le monde francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-157, 2017, 2810905517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749826v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé et travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé, un atout pour la promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breton, E.; Jabot, F.; Pommier, J.; Sherlaw, W. La promotion de la santé : comprendre pour agir dans le monde francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.151-157, 2017, 2810905517</w:t>
+              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 457-496, 2017, 978-2-8109-0551-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678573v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact sur la santé, un atout pour la promotion de la santé</w:t>
+                <w:t xml:space="preserve">Regards sur le système de santé régional en France [Chapitre 8]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et de santé, Comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 157-176, 2017, 9791036501715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pum.11023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749877v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur le système de santé régional en France [Chapitre 8]</w:t>
+                <w:t xml:space="preserve">Evaluation en promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie-Claude Marchand</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et de santé, Comprendre pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La promotion de la santé, comprendre pour agir dans le monde francophone.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.presses.ehesp.fr/produit/promotion-de-sante/, pp. 411-442, 2017, 978-2-8109-0551-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’Université de Montréal</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02755664v1</w:t>
+                <w:t xml:space="preserve">hal-02749832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches et pratiques en évaluation de programmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10335,90 +10335,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche sur l’élaboration, la mise en œuvre et les effets de la taxe soda appliquée en France depuis juillet 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10466,51 +10466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance multiniveaux et la Stratégie nationale de prévention et de lutte contre la pauvreté (SNPLP) : la perspective de l’investissement social à l’épreuve de la complexité politico administrative française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,246 +10788,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du déploiement de la démarche d'évaluation d'impact sur la santé en Pays de la Loire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des impacts sur la santé de la réhabilitation du café associatif &amp;quot;La Source&amp;quot; à Monteneuf (Morbihan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Strilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Romagon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Promotion Santé Bretagne; Ecole des hautes études en santé publique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791068v1</w:t>
+                <w:t xml:space="preserve">hal-05573603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts sur la santé de la réhabilitation du café associatif &amp;quot;La Source&amp;quot; à Monteneuf (Morbihan)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation du déploiement de la démarche d'évaluation d'impact sur la santé en Pays de la Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Romagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Strilka</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05573603v1</w:t>
+                <w:t xml:space="preserve">hal-01791068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts sur la santé (EIS). Projet d’aménagement du quartier du Port du Rhin [Rapport final]</w:t>
               </w:r>
@@ -11647,51 +11647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BF71B51"/>
+    <w:nsid w:val="66EC09A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11795,51 +11795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AA3551BF"/>
+    <w:nsid w:val="22359A5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11943,51 +11943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A8E78257"/>
+    <w:nsid w:val="0E9CC36D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12180,51 +12180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-jabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6352-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183429028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03477104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2021.2012011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pouliquen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Rococo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianco De Rosario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.135" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.219" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.200.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Amadou Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lapointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hsairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.180.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913510535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vergniory" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bauchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0175" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Opold Carbonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carbonnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2011.02.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4Q29NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.104.0363" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.081.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03715667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demeulemeester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.054.0597" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.051.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1190" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04948461v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974392v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02783541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873580v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roehrig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Auffret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bourmault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vigier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marchand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prisse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Picon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Airaud-Mougard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouliquen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turquand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalongeville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Codija" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749832v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749826v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01678573v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/11048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02542020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/6029?lang=fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.6029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573603v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strilka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Calvez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751168v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0201" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-jabot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6352-7550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183429028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Romagon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091240" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04127626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Christie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cantoreggi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03477104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra-Sicilia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2021.2012011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Friant-Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2022.04.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03811239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0018b" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Etile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.149" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Massot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03122562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03411945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pouliquen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph181910046" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Rococo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianco De Rosario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03279546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.211.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.200.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cantoreggi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.591" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.135" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa165.219" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02966822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Tremblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rivadeneyra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Amadou Diallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lapointe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02587501v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.190.0207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.299" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fonteneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hudebine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.468" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Schaetzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02884298v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deloly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438435v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.182.0155" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lemaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2017.1364018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hsairi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.180.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039341ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916675577" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613747v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02611987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992885v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913510535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ridde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.140.0021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vergniory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bauchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.133.0175" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04619888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Tollec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdren" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auffray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9815" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233; Opold Carbonnel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carbonnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2011.02.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X4Q29NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02992988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.104.0363" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.081.0003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03865958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03715667v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demeulemeester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.054.0597" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03866189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.051.0005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1190" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac129.590" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04948461v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa166.431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914107v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873711v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02974392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02112669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02783541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888090v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02068364v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734913v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demeulemeester" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900632v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873580v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bourmault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vigier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02888004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roehrig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Auffret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ginot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02887721v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marchand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02886740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prisse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raynaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Picon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091189v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Madec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Airaud-Mougard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572715v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02900048v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pouliquen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turquand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalongeville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02909279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hudebine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284707v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Allanic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chauvin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/politiques-sociales-et-de-sante/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Codija" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02982523v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127204v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20401-2_14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749826v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01678573v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749877v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02755664v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/11048" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.11023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02749832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02542020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pum/6029?lang=fr" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.6029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecocq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481470v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rouzeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04142773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Tabbone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573603v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Strilka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Calvez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01791068v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Bu&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02613702v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy-Llaty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique All&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Anzivino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01704428v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01827851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar Hen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751168v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0201" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>