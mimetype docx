--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -3160,122 +3160,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asymptotic Second Gradient Reissner-Mindlin Plate Model</w:t>
+                <w:t xml:space="preserve">A second gradient Reissner-Mindlin plate model via the asymptotic expansions method&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Krasucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH EUROPEAN SOLID MECHANICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria. pp.ISBN/ISSN: 9783851252231</w:t>
+              <w:t xml:space="preserve">38th Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland. p. 262-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870808v1</w:t>
+                <w:t xml:space="preserve">hal-00870814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de résolution efficace pour un problème multi-échelle en élasticité</w:t>
               </w:r>
@@ -3363,122 +3363,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second gradient Reissner-Mindlin plate model via the asymptotic expansions method&amp;quot;,</w:t>
+                <w:t xml:space="preserve">An Asymptotic Second Gradient Reissner-Mindlin Plate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Serpilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Krasucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland. p. 262-263</w:t>
+              <w:t xml:space="preserve">8TH EUROPEAN SOLID MECHANICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria. pp.ISBN/ISSN: 9783851252231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870814v1</w:t>
+                <w:t xml:space="preserve">hal-00870808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de la méthode des développements asymptotiques raccordés dans le cas d'une fine couche d'hétérogénéités</w:t>
               </w:r>
@@ -3864,217 +3864,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirchhoff Love and Reissner Mindlin Plate's Models : A new Deduction</w:t>
+                <w:t xml:space="preserve">A geometrical deduction of the kinematics of some plate's models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Krasucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII Congresso AIMETA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brescia, Italy. pp.Cd-Rom, 1-12</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574722v1</w:t>
+                <w:t xml:space="preserve">hal-03361628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrical deduction of the kinematics of some plate's models</w:t>
+                <w:t xml:space="preserve">Kirchhoff Love and Reissner Mindlin Plate's Models : A new Deduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Krasucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Serpilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XVIII Congresso AIMETA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brescia, Italy. pp.Cd-Rom, 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361628v1</w:t>
+                <w:t xml:space="preserve">hal-00574722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonction forte entre deux solides : modèle simplifié et algorithme de résolution</w:t>
               </w:r>
@@ -4608,51 +4608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541389v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-018-0077-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geymonat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krasucki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286515612885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidrascu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2016-1020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9532-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Ciarlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.04.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500578" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839616v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.11.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-013-9719-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.05.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-011-9368-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801531v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512005861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9278-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.03.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0903" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.03.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC7MHL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-007-9133-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FLNVQGW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.12.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5671B1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.06.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCHVSHV6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Huerkamp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870814v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574722v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541389v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2017065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Serpilli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-018-0077-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geymonat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krasucki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serpilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286515612885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vidrascu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnma-2016-1020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellieud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9532-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Ciarlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.04.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202515500578" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839616v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.11.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Serpilli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-013-9719-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.05.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-011-9368-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801531v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512005861" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790346v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9278-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790714v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.03.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2010.01.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2008-0903" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.03.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.01.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC7MHL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-007-9133-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FLNVQGW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.12.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5671B1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583979v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.06.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCHVSHV6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Huerkamp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Lewandowska" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870808v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592877v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>