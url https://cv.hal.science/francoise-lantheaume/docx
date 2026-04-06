--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise LANTHEAUME </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-1755-9538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084338962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions controversées aux savoirs enseignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources pour le changement au cœur du travail enseignant Renormalisation, plasticité, improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications. Le Français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance au travail des enseignants et allongement des carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation dans le travail enseignant, entre défiance et ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaucoup d’enseignants soulignent l’intérêt des élèves pour la question des religions, sans que cela se traduise nécessairement par des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’article « Faut-il parler de déprofessionnalisations au pluriel ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Retour sur sept contributions emblématiques de la revue, 100, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14iae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan for CIVOIR project - Circulation of knowledge in education - through &amp;quot;CoopLa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e60614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une nouvelle dimension du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre prescrit et réel, l’enseignement des valeurs de la République au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler collectivement, une question de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biographique et située de parcours professionnels d’enseignants du premier degré : entre permanence et reconfiguration identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp. 81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les religions à l’école : pureté des principes, hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, mondes et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la professionnalité des enseignants : quel rôle du prescrit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 45 (3), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.453.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inattendus des réformes : hybridation et construction de normes locales. Exemple des lycées professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bessette-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité cultu(r)elle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La loi de 2004, 20 ans après : la laïcité scolaire en débat. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la professionnalisation comme projet politique à la professionnalité construite dans l’activité, comme action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Pour une école où tous les élèves apprennent. Regards croisés sur les travaux de Patrick Rayou »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective organization of scientific integrity officers in France and production of resources. E.g. the procedures manual describing the treatment of scientific integrity (IS) misconducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fogli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ENRIO 2023 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante dans un colloque de la Licra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact de ses actions en milieu associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance dans le métier : une question d’organisation du travail et de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques » (FELIS). Séance « Entrer et durer dans le métier d’enseignant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et faits religieux dans l'enseignement de l’histoire en établissement public ou privé en France : reconfigurer et requalifier les interpellations des élèves pour mieux les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’enquête Religions, Discriminations, Racisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des inspecteurs de l’académie d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance au travail des enseignants : une question d’individu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation organisé par le SNUEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ignorance, requalification et traitements des discriminations : exemples de professionnels de l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées archi-citoyennes 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et développement professionnel des enseignants de lycées professionnels en fin de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nantes, CREN, journées d’étude la Forme Scolaire dans l'Enseignement professionnel (FORSEp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail enseignant en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métier d’enseignant.e, métier d’élève. Musée national de l’Éducation, Université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improviser, une question de style ? Exemple du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Improviser l’enseignement… Enseigner I’improvisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la diversité religieuse dans les établissements secondaires catholiques sous contrat à La Réunion : un effet territoire et du « vivre ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Religions, Discriminations et Racisme en milieu scolaire (ReDISCO), enquête dans des établissements privés sous contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP), Dec 2021, Université Lumière, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de l'identité nationale dans le récit du commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et pratiques d’enseignement en histoire, géographie et Éducation à la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE-ENSL, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité du métier d’enseignant. Actes du Colloque du GREP Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant vu par les enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement au cœur du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agir professoral et changement pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien être des élèves dans des établissements privés sous contrat catholiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité, discriminations, racisme. Les professionnels de l'éducation à l'épreuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[accès libre, en ligne, https://books.openedition.org/pul/51626]. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et formation en débat, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Létourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p, 2016, 978-2-7297-0907-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité culturelle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Anne-Claire Husser, Philippe Martin et Yves Verneuil (dir.). Laïcité scolaire: La loi de 2004 vingt ans après (pp. 139-149). PUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements catholiques à La Réunion : un effet du territoire et du « vivre-ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve Dirigé par Françoise Lantheaume et Sébastien Urbanski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, collection « Éducation et formation en débat », 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Dominique Zambon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finir sa carrière d’enseignant de collège en éducation prioritaire. Un paradoxe (pp. 11-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la publicisation des problèmes liés à la laïcité dans les établissements favorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2023, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes scolaires. Dans Philippe Martin (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des temps sacrés (pp. 406-409).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Joris Cintéro & Stéphane Simonian (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques (pp. 5-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807340534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. La laïcité dans une école inégalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laïcité à l'école : Pour un apaisement nécessaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2708253794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Rémi Bonasio et Hélène Veyrac (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations de nouvelles prescriptions. Activités en éducation scolaire (pp. 7-10).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36630-127-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História recente de políticas de profissionalização docente : realidade e limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos disciplinares e profissionalização : saberes em debate para a formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9786555630220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire, entre permanence et évolution : politiques éducatives et travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 223-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d’enseignant quand l'environnement et l'organisation sont en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne-Laure Garcia et Françoise Lantheaume (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 9-22, 2018, 9782814305175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie dans l’enseignement secondaire en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Florence Hudowicz &amp; Jean-Robert Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en Algérie, l’Algérie à l’école de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-56, 2017, 978-2-240-04307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait colonial entre universalisme républicain et mémoires singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Laurence De Cock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'histoire scolaire (2è édition revue)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-86, 2017, 9782748903355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation, action publique éducative et transformation du métier d’enseignant : la tentation du grand ménage et du couteau suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-François Marcel &amp; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements en éducation - Intentions politiques et travail enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36630-074-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des enseignants à l’épreuve de la durée : les ressources de la plasticité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Luc Ria (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2 : Professionnalité des enseignants et de leurs formateurs, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-75, 2016, 9782807301795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sclérose et plasticité professionnelle : se développer tout au long de sa carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Luc Ria &amp; Valérie Lussi Borer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-191, 2016, 978-2-13-061896-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804188429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cachées du travail : ressource et obstacle face aux épreuves de la sur-prescription - Exemple de professionnels de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Patricia Champy-Remoussenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du travail caché : enjeux scientifiques, sociaux, pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 53-66, 2014, 978-2366300239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire in French History Teaching. From a Promise to a Burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Carrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School and Nation. Identity Politics and Educational Media in an Age of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134, 2013, 978-3-631-62692-4 hb. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2014.982457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de France par la jeunesse scolarisée : références communes, ruptures culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et mises en texte du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le curriculum scolaire. Le regard croisé de la sociologie, des didactiques et de l’histoire,Recherche et formation. Notes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un dossier de candidature au programme de mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeurs d’Études Associés de la Fondation Maison des Sciences de l’Homme. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : entre nouvelle division du travail et évolution de la professionnalité enseignante dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes »et le travail des enseignants. Tensions et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; IFE - ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise LANTHEAUME </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-1755-9538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084338962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions controversées aux savoirs enseignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources pour le changement au cœur du travail enseignant Renormalisation, plasticité, improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications. Le Français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance au travail des enseignants et allongement des carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation dans le travail enseignant, entre défiance et ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaucoup d’enseignants soulignent l’intérêt des élèves pour la question des religions, sans que cela se traduise nécessairement par des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’article « Faut-il parler de déprofessionnalisations au pluriel ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Retour sur sept contributions emblématiques de la revue, 100, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14iae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan for CIVOIR project - Circulation of knowledge in education - through &amp;quot;CoopLa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e60614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une nouvelle dimension du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre prescrit et réel, l’enseignement des valeurs de la République au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler collectivement, une question de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biographique et située de parcours professionnels d’enseignants du premier degré : entre permanence et reconfiguration identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp. 81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les religions à l’école : pureté des principes, hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, mondes et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la professionnalité des enseignants : quel rôle du prescrit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 45 (3), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.453.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inattendus des réformes : hybridation et construction de normes locales. Exemple des lycées professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bessette-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité cultu(r)elle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La loi de 2004, 20 ans après : la laïcité scolaire en débat. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la professionnalisation comme projet politique à la professionnalité construite dans l’activité, comme action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Pour une école où tous les élèves apprennent. Regards croisés sur les travaux de Patrick Rayou »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective organization of scientific integrity officers in France and production of resources. E.g. the procedures manual describing the treatment of scientific integrity (IS) misconducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fogli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ENRIO 2023 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante dans un colloque de la Licra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact de ses actions en milieu associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance dans le métier : une question d’organisation du travail et de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques » (FELIS). Séance « Entrer et durer dans le métier d’enseignant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et faits religieux dans l'enseignement de l’histoire en établissement public ou privé en France : reconfigurer et requalifier les interpellations des élèves pour mieux les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’enquête Religions, Discriminations, Racisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des inspecteurs de l’académie d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance au travail des enseignants : une question d’individu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation organisé par le SNUEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ignorance, requalification et traitements des discriminations : exemples de professionnels de l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées archi-citoyennes 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et développement professionnel des enseignants de lycées professionnels en fin de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nantes, CREN, journées d’étude la Forme Scolaire dans l'Enseignement professionnel (FORSEp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail enseignant en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métier d’enseignant.e, métier d’élève. Musée national de l’Éducation, Université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improviser, une question de style ? Exemple du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Improviser l’enseignement… Enseigner I’improvisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la diversité religieuse dans les établissements secondaires catholiques sous contrat à La Réunion : un effet territoire et du « vivre ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Religions, Discriminations et Racisme en milieu scolaire (ReDISCO), enquête dans des établissements privés sous contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP), Dec 2021, Université Lumière, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de l'identité nationale dans le récit du commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et pratiques d’enseignement en histoire, géographie et Éducation à la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE-ENSL, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité du métier d’enseignant. Actes du Colloque du GREP Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant vu par les enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement au cœur du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agir professoral et changement pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien être des élèves dans des établissements privés sous contrat catholiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité, discriminations, racisme. Les professionnels de l'éducation à l'épreuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[accès libre, en ligne, https://books.openedition.org/pul/51626]. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et formation en débat, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Létourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p, 2016, 978-2-7297-0907-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité culturelle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Anne-Claire Husser, Philippe Martin et Yves Verneuil (dir.). Laïcité scolaire: La loi de 2004 vingt ans après (pp. 139-149). PUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements catholiques à La Réunion : un effet du territoire et du « vivre-ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve Dirigé par Françoise Lantheaume et Sébastien Urbanski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, collection « Éducation et formation en débat », 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Dominique Zambon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finir sa carrière d’enseignant de collège en éducation prioritaire. Un paradoxe (pp. 11-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la publicisation des problèmes liés à la laïcité dans les établissements favorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2023, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes scolaires. Dans Philippe Martin (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des temps sacrés (pp. 406-409).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Joris Cintéro & Stéphane Simonian (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques (pp. 5-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807340534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. La laïcité dans une école inégalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laïcité à l'école : Pour un apaisement nécessaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2708253794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Rémi Bonasio et Hélène Veyrac (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations de nouvelles prescriptions. Activités en éducation scolaire (pp. 7-10).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36630-127-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História recente de políticas de profissionalização docente : realidade e limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos disciplinares e profissionalização : saberes em debate para a formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9786555630220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire, entre permanence et évolution : politiques éducatives et travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 223-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d’enseignant quand l'environnement et l'organisation sont en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne-Laure Garcia et Françoise Lantheaume (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 9-22, 2018, 9782814305175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie dans l’enseignement secondaire en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Florence Hudowicz &amp; Jean-Robert Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en Algérie, l’Algérie à l’école de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-56, 2017, 978-2-240-04307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait colonial entre universalisme républicain et mémoires singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Laurence De Cock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'histoire scolaire (2è édition revue)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-86, 2017, 9782748903355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation, action publique éducative et transformation du métier d’enseignant : la tentation du grand ménage et du couteau suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-François Marcel &amp; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements en éducation - Intentions politiques et travail enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36630-074-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des enseignants à l’épreuve de la durée : les ressources de la plasticité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Luc Ria (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2 : Professionnalité des enseignants et de leurs formateurs, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-75, 2016, 9782807301795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sclérose et plasticité professionnelle : se développer tout au long de sa carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Luc Ria &amp; Valérie Lussi Borer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-191, 2016, 978-2-13-061896-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804188429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cachées du travail : ressource et obstacle face aux épreuves de la sur-prescription - Exemple de professionnels de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Patricia Champy-Remoussenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du travail caché : enjeux scientifiques, sociaux, pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 53-66, 2014, 978-2366300239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire in French History Teaching. From a Promise to a Burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Carrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School and Nation. Identity Politics and Educational Media in an Age of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134, 2013, 978-3-631-62692-4 hb. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2014.982457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de France par la jeunesse scolarisée : références communes, ruptures culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et mises en texte du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le curriculum scolaire. Le regard croisé de la sociologie, des didactiques et de l’histoire,Recherche et formation. Notes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des activités de recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Dong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Association RESINT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un dossier de candidature au programme de mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeurs d’Études Associés de la Fondation Maison des Sciences de l’Homme. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : entre nouvelle division du travail et évolution de la professionnalité enseignante dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes »et le travail des enseignants. Tensions et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; IFE - ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D72D9C05"/>
+    <w:nsid w:val="919A2FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lantheaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1755-9538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084338962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4415" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Derobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e60614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bessette-Holland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/51626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn L&#233;tourneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lecole-en-algerie-lalgerie-a-lecole-depuis-1830.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/passepresent/lafabriquescolairedelhistoire/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/231-dispositions-a-agir-travail-et-formation.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_%C3%A0_enseigner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188429-dictionnaire-des-concepts-de-la-professionnalisation" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=73211&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2014.982457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696250v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lantheaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1755-9538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084338962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4415" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Derobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e60614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bessette-Holland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/51626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn L&#233;tourneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lecole-en-algerie-lalgerie-a-lecole-depuis-1830.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/passepresent/lafabriquescolairedelhistoire/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/231-dispositions-a-agir-travail-et-formation.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_%C3%A0_enseigner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188429-dictionnaire-des-concepts-de-la-professionnalisation" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=73211&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2014.982457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>