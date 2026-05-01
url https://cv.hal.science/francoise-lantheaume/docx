--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise LANTHEAUME </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-1755-9538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084338962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions controversées aux savoirs enseignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources pour le changement au cœur du travail enseignant Renormalisation, plasticité, improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications. Le Français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance au travail des enseignants et allongement des carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation dans le travail enseignant, entre défiance et ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaucoup d’enseignants soulignent l’intérêt des élèves pour la question des religions, sans que cela se traduise nécessairement par des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’article « Faut-il parler de déprofessionnalisations au pluriel ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Retour sur sept contributions emblématiques de la revue, 100, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14iae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan for CIVOIR project - Circulation of knowledge in education - through &amp;quot;CoopLa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e60614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une nouvelle dimension du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre prescrit et réel, l’enseignement des valeurs de la République au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler collectivement, une question de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biographique et située de parcours professionnels d’enseignants du premier degré : entre permanence et reconfiguration identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp. 81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les religions à l’école : pureté des principes, hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, mondes et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la professionnalité des enseignants : quel rôle du prescrit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 45 (3), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.453.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inattendus des réformes : hybridation et construction de normes locales. Exemple des lycées professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bessette-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité cultu(r)elle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La loi de 2004, 20 ans après : la laïcité scolaire en débat. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la professionnalisation comme projet politique à la professionnalité construite dans l’activité, comme action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Pour une école où tous les élèves apprennent. Regards croisés sur les travaux de Patrick Rayou »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective organization of scientific integrity officers in France and production of resources. E.g. the procedures manual describing the treatment of scientific integrity (IS) misconducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fogli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ENRIO 2023 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante dans un colloque de la Licra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact de ses actions en milieu associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance dans le métier : une question d’organisation du travail et de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques » (FELIS). Séance « Entrer et durer dans le métier d’enseignant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et faits religieux dans l'enseignement de l’histoire en établissement public ou privé en France : reconfigurer et requalifier les interpellations des élèves pour mieux les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’enquête Religions, Discriminations, Racisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des inspecteurs de l’académie d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance au travail des enseignants : une question d’individu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation organisé par le SNUEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ignorance, requalification et traitements des discriminations : exemples de professionnels de l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées archi-citoyennes 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et développement professionnel des enseignants de lycées professionnels en fin de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nantes, CREN, journées d’étude la Forme Scolaire dans l'Enseignement professionnel (FORSEp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail enseignant en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métier d’enseignant.e, métier d’élève. Musée national de l’Éducation, Université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improviser, une question de style ? Exemple du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Improviser l’enseignement… Enseigner I’improvisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la diversité religieuse dans les établissements secondaires catholiques sous contrat à La Réunion : un effet territoire et du « vivre ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Religions, Discriminations et Racisme en milieu scolaire (ReDISCO), enquête dans des établissements privés sous contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP), Dec 2021, Université Lumière, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de l'identité nationale dans le récit du commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et pratiques d’enseignement en histoire, géographie et Éducation à la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE-ENSL, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité du métier d’enseignant. Actes du Colloque du GREP Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant vu par les enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement au cœur du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agir professoral et changement pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien être des élèves dans des établissements privés sous contrat catholiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité, discriminations, racisme. Les professionnels de l'éducation à l'épreuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[accès libre, en ligne, https://books.openedition.org/pul/51626]. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et formation en débat, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Létourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p, 2016, 978-2-7297-0907-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité culturelle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Anne-Claire Husser, Philippe Martin et Yves Verneuil (dir.). Laïcité scolaire: La loi de 2004 vingt ans après (pp. 139-149). PUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements catholiques à La Réunion : un effet du territoire et du « vivre-ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve Dirigé par Françoise Lantheaume et Sébastien Urbanski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, collection « Éducation et formation en débat », 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Dominique Zambon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finir sa carrière d’enseignant de collège en éducation prioritaire. Un paradoxe (pp. 11-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la publicisation des problèmes liés à la laïcité dans les établissements favorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2023, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes scolaires. Dans Philippe Martin (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des temps sacrés (pp. 406-409).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Joris Cintéro & Stéphane Simonian (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques (pp. 5-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807340534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. La laïcité dans une école inégalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laïcité à l'école : Pour un apaisement nécessaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2708253794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Rémi Bonasio et Hélène Veyrac (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations de nouvelles prescriptions. Activités en éducation scolaire (pp. 7-10).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36630-127-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História recente de políticas de profissionalização docente : realidade e limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos disciplinares e profissionalização : saberes em debate para a formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9786555630220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire, entre permanence et évolution : politiques éducatives et travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 223-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d’enseignant quand l'environnement et l'organisation sont en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne-Laure Garcia et Françoise Lantheaume (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 9-22, 2018, 9782814305175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie dans l’enseignement secondaire en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Florence Hudowicz &amp; Jean-Robert Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en Algérie, l’Algérie à l’école de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-56, 2017, 978-2-240-04307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait colonial entre universalisme républicain et mémoires singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Laurence De Cock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'histoire scolaire (2è édition revue)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-86, 2017, 9782748903355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation, action publique éducative et transformation du métier d’enseignant : la tentation du grand ménage et du couteau suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-François Marcel &amp; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements en éducation - Intentions politiques et travail enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36630-074-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des enseignants à l’épreuve de la durée : les ressources de la plasticité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Luc Ria (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2 : Professionnalité des enseignants et de leurs formateurs, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-75, 2016, 9782807301795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sclérose et plasticité professionnelle : se développer tout au long de sa carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Luc Ria &amp; Valérie Lussi Borer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-191, 2016, 978-2-13-061896-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804188429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cachées du travail : ressource et obstacle face aux épreuves de la sur-prescription - Exemple de professionnels de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Patricia Champy-Remoussenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du travail caché : enjeux scientifiques, sociaux, pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 53-66, 2014, 978-2366300239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire in French History Teaching. From a Promise to a Burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Carrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School and Nation. Identity Politics and Educational Media in an Age of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134, 2013, 978-3-631-62692-4 hb. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2014.982457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de France par la jeunesse scolarisée : références communes, ruptures culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et mises en texte du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le curriculum scolaire. Le regard croisé de la sociologie, des didactiques et de l’histoire,Recherche et formation. Notes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des activités de recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Dong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Association RESINT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un dossier de candidature au programme de mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeurs d’Études Associés de la Fondation Maison des Sciences de l’Homme. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : entre nouvelle division du travail et évolution de la professionnalité enseignante dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes »et le travail des enseignants. Tensions et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; IFE - ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise LANTHEAUME </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-1755-9538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084338962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources pour le changement au cœur du travail enseignant Renormalisation, plasticité, improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications. Le Français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions controversées aux savoirs enseignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance au travail des enseignants et allongement des carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation dans le travail enseignant, entre défiance et ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’article « Faut-il parler de déprofessionnalisations au pluriel ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Retour sur sept contributions emblématiques de la revue, 100, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14iae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaucoup d’enseignants soulignent l’intérêt des élèves pour la question des religions, sans que cela se traduise nécessairement par des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan for CIVOIR project - Circulation of knowledge in education - through &amp;quot;CoopLa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e60614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une nouvelle dimension du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre prescrit et réel, l’enseignement des valeurs de la République au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biographique et située de parcours professionnels d’enseignants du premier degré : entre permanence et reconfiguration identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp. 81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler collectivement, une question de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les religions à l’école : pureté des principes, hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, mondes et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la professionnalité des enseignants : quel rôle du prescrit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 45 (3), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.453.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inattendus des réformes : hybridation et construction de normes locales. Exemple des lycées professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bessette-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la professionnalisation comme projet politique à la professionnalité construite dans l’activité, comme action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Pour une école où tous les élèves apprennent. Regards croisés sur les travaux de Patrick Rayou »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité cultu(r)elle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La loi de 2004, 20 ans après : la laïcité scolaire en débat. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective organization of scientific integrity officers in France and production of resources. E.g. the procedures manual describing the treatment of scientific integrity (IS) misconducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fogli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ENRIO 2023 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante dans un colloque de la Licra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact de ses actions en milieu associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance dans le métier : une question d’organisation du travail et de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques » (FELIS). Séance « Entrer et durer dans le métier d’enseignant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’enquête Religions, Discriminations, Racisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des inspecteurs de l’académie d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance au travail des enseignants : une question d’individu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation organisé par le SNUEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et faits religieux dans l'enseignement de l’histoire en établissement public ou privé en France : reconfigurer et requalifier les interpellations des élèves pour mieux les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et développement professionnel des enseignants de lycées professionnels en fin de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nantes, CREN, journées d’étude la Forme Scolaire dans l'Enseignement professionnel (FORSEp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ignorance, requalification et traitements des discriminations : exemples de professionnels de l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées archi-citoyennes 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail enseignant en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métier d’enseignant.e, métier d’élève. Musée national de l’Éducation, Université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improviser, une question de style ? Exemple du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Improviser l’enseignement… Enseigner I’improvisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la diversité religieuse dans les établissements secondaires catholiques sous contrat à La Réunion : un effet territoire et du « vivre ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Religions, Discriminations et Racisme en milieu scolaire (ReDISCO), enquête dans des établissements privés sous contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP), Dec 2021, Université Lumière, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de l'identité nationale dans le récit du commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et pratiques d’enseignement en histoire, géographie et Éducation à la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE-ENSL, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité du métier d’enseignant. Actes du Colloque du GREP Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant vu par les enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement au cœur du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agir professoral et changement pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien être des élèves dans des établissements privés sous contrat catholiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité, discriminations, racisme. Les professionnels de l'éducation à l'épreuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[accès libre, en ligne, https://books.openedition.org/pul/51626]. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et formation en débat, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Létourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p, 2016, 978-2-7297-0907-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité culturelle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Anne-Claire Husser, Philippe Martin et Yves Verneuil (dir.). Laïcité scolaire: La loi de 2004 vingt ans après (pp. 139-149). PUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements catholiques à La Réunion : un effet du territoire et du « vivre-ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve Dirigé par Françoise Lantheaume et Sébastien Urbanski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, collection « Éducation et formation en débat », 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Dominique Zambon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finir sa carrière d’enseignant de collège en éducation prioritaire. Un paradoxe (pp. 11-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la publicisation des problèmes liés à la laïcité dans les établissements favorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2023, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes scolaires. Dans Philippe Martin (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des temps sacrés (pp. 406-409).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Joris Cintéro & Stéphane Simonian (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques (pp. 5-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807340534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. La laïcité dans une école inégalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laïcité à l'école : Pour un apaisement nécessaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2708253794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Rémi Bonasio et Hélène Veyrac (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations de nouvelles prescriptions. Activités en éducation scolaire (pp. 7-10).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36630-127-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História recente de políticas de profissionalização docente : realidade e limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos disciplinares e profissionalização : saberes em debate para a formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9786555630220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d’enseignant quand l'environnement et l'organisation sont en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne-Laure Garcia et Françoise Lantheaume (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 9-22, 2018, 9782814305175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire, entre permanence et évolution : politiques éducatives et travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 223-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie dans l’enseignement secondaire en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Florence Hudowicz &amp; Jean-Robert Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en Algérie, l’Algérie à l’école de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-56, 2017, 978-2-240-04307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait colonial entre universalisme républicain et mémoires singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Laurence De Cock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'histoire scolaire (2è édition revue)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-86, 2017, 9782748903355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation, action publique éducative et transformation du métier d’enseignant : la tentation du grand ménage et du couteau suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-François Marcel &amp; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements en éducation - Intentions politiques et travail enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36630-074-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sclérose et plasticité professionnelle : se développer tout au long de sa carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Luc Ria &amp; Valérie Lussi Borer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-191, 2016, 978-2-13-061896-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des enseignants à l’épreuve de la durée : les ressources de la plasticité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Luc Ria (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2 : Professionnalité des enseignants et de leurs formateurs, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-75, 2016, 9782807301795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804188429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cachées du travail : ressource et obstacle face aux épreuves de la sur-prescription - Exemple de professionnels de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Patricia Champy-Remoussenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du travail caché : enjeux scientifiques, sociaux, pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 53-66, 2014, 978-2366300239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire in French History Teaching. From a Promise to a Burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Carrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School and Nation. Identity Politics and Educational Media in an Age of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134, 2013, 978-3-631-62692-4 hb. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2014.982457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de France par la jeunesse scolarisée : références communes, ruptures culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et mises en texte du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le curriculum scolaire. Le regard croisé de la sociologie, des didactiques et de l’histoire,Recherche et formation. Notes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des activités de recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Dong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Association RESINT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un dossier de candidature au programme de mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeurs d’Études Associés de la Fondation Maison des Sciences de l’Homme. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : entre nouvelle division du travail et évolution de la professionnalité enseignante dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes »et le travail des enseignants. Tensions et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; IFE - ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="919A2FB8"/>
+    <w:nsid w:val="C7E965AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lantheaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1755-9538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084338962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4415" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Derobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e60614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bessette-Holland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696975v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/51626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn L&#233;tourneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926893v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lecole-en-algerie-lalgerie-a-lecole-depuis-1830.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/passepresent/lafabriquescolairedelhistoire/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/231-dispositions-a-agir-travail-et-formation.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_%C3%A0_enseigner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188429-dictionnaire-des-concepts-de-la-professionnalisation" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=73211&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2014.982457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lantheaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1755-9538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084338962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Derobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e60614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bessette-Holland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/51626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn L&#233;tourneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lecole-en-algerie-lalgerie-a-lecole-depuis-1830.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/passepresent/lafabriquescolairedelhistoire/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/231-dispositions-a-agir-travail-et-formation.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_%C3%A0_enseigner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188429-dictionnaire-des-concepts-de-la-professionnalisation" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=73211&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2014.982457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>