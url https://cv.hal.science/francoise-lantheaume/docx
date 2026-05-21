--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise LANTHEAUME </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-1755-9538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084338962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources pour le changement au cœur du travail enseignant Renormalisation, plasticité, improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications. Le Français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions controversées aux savoirs enseignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance au travail des enseignants et allongement des carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation dans le travail enseignant, entre défiance et ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’article « Faut-il parler de déprofessionnalisations au pluriel ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Retour sur sept contributions emblématiques de la revue, 100, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14iae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaucoup d’enseignants soulignent l’intérêt des élèves pour la question des religions, sans que cela se traduise nécessairement par des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan for CIVOIR project - Circulation of knowledge in education - through &amp;quot;CoopLa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e60614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une nouvelle dimension du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre prescrit et réel, l’enseignement des valeurs de la République au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biographique et située de parcours professionnels d’enseignants du premier degré : entre permanence et reconfiguration identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp. 81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler collectivement, une question de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les religions à l’école : pureté des principes, hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, mondes et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la professionnalité des enseignants : quel rôle du prescrit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 45 (3), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.453.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inattendus des réformes : hybridation et construction de normes locales. Exemple des lycées professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bessette-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la professionnalisation comme projet politique à la professionnalité construite dans l’activité, comme action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Pour une école où tous les élèves apprennent. Regards croisés sur les travaux de Patrick Rayou »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité cultu(r)elle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La loi de 2004, 20 ans après : la laïcité scolaire en débat. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective organization of scientific integrity officers in France and production of resources. E.g. the procedures manual describing the treatment of scientific integrity (IS) misconducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fogli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ENRIO 2023 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante dans un colloque de la Licra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact de ses actions en milieu associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance dans le métier : une question d’organisation du travail et de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques » (FELIS). Séance « Entrer et durer dans le métier d’enseignant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’enquête Religions, Discriminations, Racisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des inspecteurs de l’académie d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance au travail des enseignants : une question d’individu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation organisé par le SNUEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et faits religieux dans l'enseignement de l’histoire en établissement public ou privé en France : reconfigurer et requalifier les interpellations des élèves pour mieux les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et développement professionnel des enseignants de lycées professionnels en fin de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nantes, CREN, journées d’étude la Forme Scolaire dans l'Enseignement professionnel (FORSEp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ignorance, requalification et traitements des discriminations : exemples de professionnels de l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées archi-citoyennes 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail enseignant en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métier d’enseignant.e, métier d’élève. Musée national de l’Éducation, Université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improviser, une question de style ? Exemple du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Improviser l’enseignement… Enseigner I’improvisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la diversité religieuse dans les établissements secondaires catholiques sous contrat à La Réunion : un effet territoire et du « vivre ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Religions, Discriminations et Racisme en milieu scolaire (ReDISCO), enquête dans des établissements privés sous contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP), Dec 2021, Université Lumière, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de l'identité nationale dans le récit du commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et pratiques d’enseignement en histoire, géographie et Éducation à la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE-ENSL, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité du métier d’enseignant. Actes du Colloque du GREP Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant vu par les enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement au cœur du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agir professoral et changement pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien être des élèves dans des établissements privés sous contrat catholiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité, discriminations, racisme. Les professionnels de l'éducation à l'épreuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[accès libre, en ligne, https://books.openedition.org/pul/51626]. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et formation en débat, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Létourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p, 2016, 978-2-7297-0907-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité culturelle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Anne-Claire Husser, Philippe Martin et Yves Verneuil (dir.). Laïcité scolaire: La loi de 2004 vingt ans après (pp. 139-149). PUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements catholiques à La Réunion : un effet du territoire et du « vivre-ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve Dirigé par Françoise Lantheaume et Sébastien Urbanski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, collection « Éducation et formation en débat », 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Dominique Zambon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finir sa carrière d’enseignant de collège en éducation prioritaire. Un paradoxe (pp. 11-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la publicisation des problèmes liés à la laïcité dans les établissements favorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2023, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes scolaires. Dans Philippe Martin (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des temps sacrés (pp. 406-409).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Joris Cintéro & Stéphane Simonian (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques (pp. 5-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807340534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. La laïcité dans une école inégalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laïcité à l'école : Pour un apaisement nécessaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2708253794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Rémi Bonasio et Hélène Veyrac (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations de nouvelles prescriptions. Activités en éducation scolaire (pp. 7-10).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36630-127-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História recente de políticas de profissionalização docente : realidade e limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos disciplinares e profissionalização : saberes em debate para a formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9786555630220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d’enseignant quand l'environnement et l'organisation sont en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne-Laure Garcia et Françoise Lantheaume (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 9-22, 2018, 9782814305175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire, entre permanence et évolution : politiques éducatives et travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 223-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie dans l’enseignement secondaire en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Florence Hudowicz &amp; Jean-Robert Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en Algérie, l’Algérie à l’école de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-56, 2017, 978-2-240-04307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait colonial entre universalisme républicain et mémoires singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Laurence De Cock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'histoire scolaire (2è édition revue)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-86, 2017, 9782748903355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation, action publique éducative et transformation du métier d’enseignant : la tentation du grand ménage et du couteau suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-François Marcel &amp; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements en éducation - Intentions politiques et travail enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36630-074-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sclérose et plasticité professionnelle : se développer tout au long de sa carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Luc Ria &amp; Valérie Lussi Borer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-191, 2016, 978-2-13-061896-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des enseignants à l’épreuve de la durée : les ressources de la plasticité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Luc Ria (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2 : Professionnalité des enseignants et de leurs formateurs, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-75, 2016, 9782807301795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804188429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cachées du travail : ressource et obstacle face aux épreuves de la sur-prescription - Exemple de professionnels de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Patricia Champy-Remoussenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du travail caché : enjeux scientifiques, sociaux, pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 53-66, 2014, 978-2366300239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire in French History Teaching. From a Promise to a Burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Carrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School and Nation. Identity Politics and Educational Media in an Age of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134, 2013, 978-3-631-62692-4 hb. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2014.982457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de France par la jeunesse scolarisée : références communes, ruptures culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et mises en texte du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le curriculum scolaire. Le regard croisé de la sociologie, des didactiques et de l’histoire,Recherche et formation. Notes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des activités de recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Dong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Association RESINT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un dossier de candidature au programme de mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeurs d’Études Associés de la Fondation Maison des Sciences de l’Homme. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : entre nouvelle division du travail et évolution de la professionnalité enseignante dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes »et le travail des enseignants. Tensions et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; IFE - ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise LANTHEAUME </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-1755-9538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084338962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources pour le changement au cœur du travail enseignant Renormalisation, plasticité, improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications. Le Français dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des questions controversées aux savoirs enseignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistance au travail des enseignants et allongement des carrières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improvisation dans le travail enseignant, entre défiance et ressource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’article « Faut-il parler de déprofessionnalisations au pluriel ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Retour sur sept contributions emblématiques de la revue, 100, pp.25-44. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14iae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Beaucoup d’enseignants soulignent l’intérêt des élèves pour la question des religions, sans que cela se traduise nécessairement par des problèmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.2357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan for CIVOIR project - Circulation of knowledge in education - through &amp;quot;CoopLa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Derobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.7.e60614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accompagnement, une nouvelle dimension du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité. Revue d'actualité et de réflexion sur l'action éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre prescrit et réel, l’enseignement des valeurs de la République au collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biographique et située de parcours professionnels d’enseignants du premier degré : entre permanence et reconfiguration identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouchetal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sujet dans la Cité - Revue internationale de recherche biographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp. 81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler collectivement, une question de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les religions à l’école : pureté des principes, hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, mondes et cultures religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation de la professionnalité des enseignants : quel rôle du prescrit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Simonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 45 (3), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.453.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inattendus des réformes : hybridation et construction de normes locales. Exemple des lycées professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bessette-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la professionnalisation comme projet politique à la professionnalité construite dans l’activité, comme action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Pour une école où tous les élèves apprennent. Regards croisés sur les travaux de Patrick Rayou »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité cultu(r)elle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « La loi de 2004, 20 ans après : la laïcité scolaire en débat. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective organization of scientific integrity officers in France and production of resources. E.g. the procedures manual describing the treatment of scientific integrity (IS) misconducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fogli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ENRIO 2023 Congress on Research Integrity Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante dans un colloque de la Licra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesurer l'impact de ses actions en milieu associatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance dans le métier : une question d’organisation du travail et de politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Formation des enseignant.e.s et lutte contre les inégalités scolaires : des politiques aux pratiques » (FELIS). Séance « Entrer et durer dans le métier d’enseignant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’enquête Religions, Discriminations, Racisme en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des inspecteurs de l’académie d’Aix-Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souffrance au travail des enseignants : une question d’individu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de formation organisé par le SNUEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religions et faits religieux dans l'enseignement de l’histoire en établissement public ou privé en France : reconfigurer et requalifier les interpellations des élèves pour mieux les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et développement professionnel des enseignants de lycées professionnels en fin de carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Nantes, CREN, journées d’étude la Forme Scolaire dans l'Enseignement professionnel (FORSEp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ignorance, requalification et traitements des discriminations : exemples de professionnels de l’enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées archi-citoyennes 2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail enseignant en souffrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Métier d’enseignant.e, métier d’élève. Musée national de l’Éducation, Université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improviser, une question de style ? Exemple du travail enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Improviser l’enseignement… Enseigner I’improvisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la diversité religieuse dans les établissements secondaires catholiques sous contrat à La Réunion : un effet territoire et du « vivre ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Religions, Discriminations et Racisme en milieu scolaire (ReDISCO), enquête dans des établissements privés sous contrat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Éducation, Cultures, Politiques (ECP), Dec 2021, Université Lumière, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire de l'identité nationale dans le récit du commun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Venayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et pratiques d’enseignement en histoire, géographie et Éducation à la citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que valent les apprentissages en histoire, géographie et éducation à la citoyenneté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE-ENSL, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécificité du métier d’enseignant. Actes du Colloque du GREP Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier d’enseignant vu par les enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement au cœur du travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agir professoral et changement pourquoi et comment change-t-on quand on enseigne une langue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien être des élèves dans des établissements privés sous contrat catholiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïcité, discriminations, racisme. Les professionnels de l'éducation à l'épreuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Urbanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[accès libre, en ligne, https://books.openedition.org/pul/51626]. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Education et formation en débat, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Létourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p, 2016, 978-2-7297-0907-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement privé et diversité culturelle, entre œcuménisme et invisibilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Anne-Claire Husser, Philippe Martin et Yves Verneuil (dir.). Laïcité scolaire: La loi de 2004 vingt ans après (pp. 139-149). PUL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements catholiques à La Réunion : un effet du territoire et du « vivre-ensemble » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve Dirigé par Françoise Lantheaume et Sébastien Urbanski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, collection « Éducation et formation en débat », 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Dominique Zambon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finir sa carrière d’enseignant de collège en éducation prioritaire. Un paradoxe (pp. 11-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre la publicisation des problèmes liés à la laïcité dans les établissements favorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pontanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAÏCITÉ, DISCRIMINATIONS, RACISME. Les professionnels de l’éducation à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL, 2023, 978-2-7297-1415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes scolaires. Dans Philippe Martin (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des temps sacrés (pp. 406-409).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Joris Cintéro & Stéphane Simonian (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques (pp. 5-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-917645-88-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782807340534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. La laïcité dans une école inégalitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Laïcité à l'école : Pour un apaisement nécessaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2708253794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. In Rémi Bonasio et Hélène Veyrac (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations de nouvelles prescriptions. Activités en éducation scolaire (pp. 7-10).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-36630-127-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História recente de políticas de profissionalização docente : realidade e limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campos disciplinares e profissionalização : saberes em debate para a formação de professores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9786555630220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d’enseignant quand l'environnement et l'organisation sont en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne-Laure Garcia et Françoise Lantheaume (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durer dans le métier d'enseignant. Regards franco-allemands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Seguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 9-22, 2018, 9782814305175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forme scolaire, entre permanence et évolution : politiques éducatives et travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-Yves Seguy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour de la « forme scolaire » : Mélanges offerts à André D. Robert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, pp. 223-232, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Algérie dans l’enseignement secondaire en France au XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Florence Hudowicz &amp; Jean-Robert Henry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école en Algérie, l’Algérie à l’école de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 51-56, 2017, 978-2-240-04307-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait colonial entre universalisme républicain et mémoires singulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Laurence De Cock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l'histoire scolaire (2è édition revue)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 73-86, 2017, 9782748903355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en éducation, action publique éducative et transformation du métier d’enseignant : la tentation du grand ménage et du couteau suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Jean-François Marcel &amp; Thierry Piot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements en éducation - Intentions politiques et travail enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-36630-074-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des enseignants à l’épreuve de la durée : les ressources de la plasticité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Luc Ria (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former les enseignants au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2 : Professionnalité des enseignants et de leurs formateurs, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-75, 2016, 9782807301795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01926990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sclérose et plasticité professionnelle : se développer tout au long de sa carrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Luc Ria &amp; Valérie Lussi Borer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-191, 2016, 978-2-13-061896-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrances professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Anne Jorro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782804188429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cachées du travail : ressource et obstacle face aux épreuves de la sur-prescription - Exemple de professionnels de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Patricia Champy-Remoussenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du travail caché : enjeux scientifiques, sociaux, pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octares, pp. 53-66, 2014, 978-2366300239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Empire in French History Teaching. From a Promise to a Burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Carrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School and Nation. Identity Politics and Educational Media in an Age of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Edition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134, 2013, 978-3-631-62692-4 hb. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14608944.2014.982457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de l’histoire de France par la jeunesse scolarisée : références communes, ruptures culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits et mises en texte du passé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le curriculum scolaire. Le regard croisé de la sociologie, des didactiques et de l’histoire,Recherche et formation. Notes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage des activités de recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levy-Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Dong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Association RESINT. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un dossier de candidature au programme de mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeurs d’Études Associés de la Fondation Maison des Sciences de l’Homme. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes » : entre nouvelle division du travail et évolution de la professionnalité enseignante dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; ENS de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « Plus de maîtres que de classes »et le travail des enseignants. Tensions et dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Crocé-Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Magogeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 2 Lumière; IFE - ENS de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7E965AF"/>
+    <w:nsid w:val="1FF493DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lantheaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1755-9538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084338962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Derobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e60614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bessette-Holland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/51626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn L&#233;tourneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lecole-en-algerie-lalgerie-a-lecole-depuis-1830.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/passepresent/lafabriquescolairedelhistoire/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/231-dispositions-a-agir-travail-et-formation.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_%C3%A0_enseigner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188429-dictionnaire-des-concepts-de-la-professionnalisation" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=73211&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2014.982457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lantheaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1755-9538" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084338962" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696236v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lantheaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14iae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.2357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Derobert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.7.e60614" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchetal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne M&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bessette-Holland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fogli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696966v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pontanier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loubes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/51626" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn L&#233;tourneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.univ-lyon2.fr/produit.php?id_produit=1011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926489v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Seguy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/lecole-en-algerie-lalgerie-a-lecole-depuis-1830.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agone.org/passepresent/lafabriquescolairedelhistoire/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/formation/231-dispositions-a-agir-travail-et-formation.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927016v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Apprendre_%C3%A0_enseigner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188429-dictionnaire-des-concepts-de-la-professionnalisation" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=73211&amp;amp;cid=448" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2014.982457" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levy-Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02087057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Croc&#233;-Spinelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magogeat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02019032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>