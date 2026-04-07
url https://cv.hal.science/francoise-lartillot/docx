--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -282,565 +282,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour Elke Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mars, pp.69-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefan George. Nouvelle traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79, pp.433-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour Elke Erb</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions réticulaires autour de Lection de Friederike Mayröcker à partir du dialogue avec l’œuvre d’Andreas Grunert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 308 (4), pp.591-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.308.0591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Réseaux poétiques : Postmodernité continuée dans la poésie de langue allemande depuis 1980, 2022/4 (308), pp.493-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.308.0493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Huchel, poète majeur du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Christoph Martin Wieland et le roman </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Abentheuer des Don Sylvio von Rosalva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022/2 (306), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.306.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Erb: Erde neues Land/ Hiver nouvelle terre ; traduction et présentation de Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer gelée = Das Gefrorene Meer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Mars, pp.69-101</w:t>
+              <w:t xml:space="preserve">, 2021, Froid, pp.78-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constructions réticulaires autour de Lection de Friederike Mayröcker à partir du dialogue avec l’œuvre d’Andreas Grunert</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre Paul Celan et Michael Hamburger. Une tentative de reconstitution et d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 308 (4), pp.591-607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eger.308.0591⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021/4 (304), pp.563-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.304.0563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...228 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eger.304.0563⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03625908v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03121031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolérance / Intolérance. Lecture critique d’une dynamique interculturelle historique et philosophique</w:t>
               </w:r>
@@ -1626,2485 +1626,2485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les figures tutélaires dans la poésie et la prose de langue allemande aux 20e et 21e siècles : entre filiations, rejet et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 520 p., 2025, Genèses de Textes / Textgenesen, Françoise Lartillot, 9783034343787, 9783034349703, 9783034349710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. G. Fichte : &amp;lt;i&amp;gt;Discours à la nation allemande&amp;lt;/i&amp;gt; : lectures d'une œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 274 p., 2025, De l'Allemand, 978-2-336-56830-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulturpessimismus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Puschner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 86, 379 p., 2025, Zivilisationen und Geschichte, Ina Ulrike Paul; Uwe Puschner, 9783631677315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">vielleicht ist es so, dasz man weiter Gespräche führen kann ..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonderzahl, pp.128, 2024, 978-3-85449-667-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour comme passion de Niklas Luhmann : lectures d'une œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Agard; Françoise Lartillot; Daniel Meyer. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, De L'Allemand, Françoise Lartillot, 978-2-336-40939-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Première Guerre mondiale dans la littérature, les arts et les sciences : expérience de la guerre et résistance intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Ulrike Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 70, 271 p., 2022, Zivilisationen und Geschichte, 9783631863657, 9783631863664, 9783631863527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures d'&amp;quot;Ainsi parlait Zarathoustra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupeyrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnets à Orphée - Traduction de Jean Bollack - Introduction de Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Maria Rilke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot. Belles Lettres, pp.250, 2021, Bibliothèque Allemande, Jean-Marie Valentin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures d’Ainsi parlait Zarathoustra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupeyrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2021, De l'Allemand, 978-2-343-24439-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisme moderne chez Georg Simmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot; Olivier Agard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 2019, De L'Allemand, Françoise Lartillot; Joël Bernat, 978-2-343-18457-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Stirner. L'Unique et sa propriété. Lectures critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Agard, Françoise Lartillot. L'Harmattan, 2017, De L'Allemand, Françoise Lartillot, Joël Bernat</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Stirner : L'Unique et sa propriété. Lectures critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960 - Entre utopies et subversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadia Lapchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang AG, 9, 2017, Genèses de Textes / Textgenesen, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande de 1960 à nos jours : entre utopies et subversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, pp.615, 2017, Genèses de textes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie et textualité de l'évènement au XXe siècle dans les pays de langue allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot; Frédéric Teinturier. Peter Lang, 7, 2016, Genèses de Textes / Textgenesen, 978-3-0351-9657-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0332-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritikfiguren/Figures de la critique (en hommage à Gérard Raulet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Merlio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einzelteilchen aller Menschengehirne&amp;quot; Subjekt und Subjektivität in Friederike Mayröckers (Spät-)Werk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Pfabigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aisthesis Verlag, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libéralisme de Wilhelm von Humboldt : autour de l'« Essai sur les limites de l'action de l'État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Gérard Raulet. Figures de la critique/Kritikfiguren, Collection : &amp;quot;Schriftenreihe zur politischen Kultur der Weimarer Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Merlio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayröcker et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation esthétique selon Schiller : entre anthropologie, politique et théorie du beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et Histoire(s) en Europe aux XXe et XXIe siècles, Genèses de Textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, vol. 6, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiefenwärts. Archäologische Imaginationen von Dichtern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Kocziszky; Jörn Lang. Zabern Verlag, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot; Ulrich Pfeil. Peter Lang, 71, pp.467, 2013, Convergences, Michel Grunewald, 978-3-0352-0188-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0188-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedächtnis- und Textprozesse im poetischen Werk Erich Arendts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Iehl</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Peschken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b21897⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 4, 2012, Genèses de textes/Textgenesen, 978-3-0343-0665-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0113-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant, l'anthropologie et l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">vielleicht ist es so, dasz man weiter Gespräche führen kann ..</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image, Reproduction, Texte / Bild, Abbild, Text, Genèses de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sonderzahl, pp.128, 2024, 978-3-85449-667-0</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pfabigan Alfred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, vol. 5, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant : l’anthropologie et l’histoire,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">, 2023, De L'Allemand, Françoise Lartillot, 978-2-336-40939-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection DA : L’Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1651 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedächtnis- und Textprozesse im poetischen Werk Erich Arendts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...334 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Peschken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,199 +4639,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Ohnehaus&amp;lt;/i&amp;gt; übersetzen: Von der Werkstatt zur Poetik und zurück</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann Gätje; Sikander Singh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Im Kopf bin ich daheim. Über Alfred Gulden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wehrhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-134, 2024, Schriften des Literaturarchivs Saar-Lor-Lux-Elsass der Saarländischen Universitäts- und Landesbibliothek, 9783865257598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Margarete Susman, l’amie, le tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Thouard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.315-328, 2024, 978-2-84242-533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681404v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04681418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poststrukturalismus</w:t>
               </w:r>
@@ -4992,199 +4992,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baudelaires Schatten in »flaschenpost« und »berlin. flaneur de la nuit« von Wolfgang Hilbig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Arlaud; Bernard Banoun; Bénédicte Terrisse; Stephan Pabst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werksexpedition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbrecher Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-242, 2021, lfb Texte, 978-3-95732-477-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Von alten und neuen Höfen: Über einige (baudelairesche) Textprozesse in den ersten Gedichtbänden von Wolfgang Hilbig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Pabst; Sylvie Arlaud; Bernard Banoun; Bénédicte Terrisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wolfgang Hilbigs und die (ganze) Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbrecher Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-198, 2021, lfb Texte, 978-3-95732-478-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913913v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02913895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Mayröckers tropologische Dezentrierung als Widerstand in études, cahier, fleurs (2013, 2014, 2016)</w:t>
               </w:r>
@@ -6046,51 +6046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et Histoire(s) en Europe aux XXe et XXIe siècles. Genèses de textes/ Textgenesen 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.3-14, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6658,51 +6658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.318.0275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kazmaier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03991003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03790626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.306.0291" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03625908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.304.0563" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02564339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/j-g-fichte-discours-a-la-nation-allemande/80219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Iehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1449106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21897" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22539" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/amour-comme-passion-de-niklas-luhmann/401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupeyrix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Maria Rilke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01478580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0332-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gangl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Merlio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Colombat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pfeil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0188-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peschken" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieczorek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0113-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfabigan Alfred" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/59851/sei-du-bei-mir-in-meiner-sprache-tollheit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/9783205223269.237" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minusch Toko Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/cultures-populaires-a-lere-des-independances-pratiques-et-representations-de-locean-indien-annees-1950-annees-1970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=3&amp;amp;ID_Product=1594" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69435-0_48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=8724&amp;amp;menu=0#" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbig-und-die-ganze-moderne/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbigs-lyrik-eine-werkexpedition/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05725-9_13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NHW-C2GB8VPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36320" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.318.0275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kazmaier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03991003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03790626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.306.0291" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03625908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.304.0563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02564339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Iehl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1449106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21897" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/j-g-fichte-discours-a-la-nation-allemande/80219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22539" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/amour-comme-passion-de-niklas-luhmann/401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupeyrix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Maria Rilke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01478580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0332-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gangl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Merlio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Colombat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pfeil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0188-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peschken" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieczorek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0113-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfabigan Alfred" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/59851/sei-du-bei-mir-in-meiner-sprache-tollheit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/9783205223269.237" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minusch Toko Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/cultures-populaires-a-lere-des-independances-pratiques-et-representations-de-locean-indien-annees-1950-annees-1970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=3&amp;amp;ID_Product=1594" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69435-0_48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=8724&amp;amp;menu=0#" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbigs-lyrik-eine-werkexpedition/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbig-und-die-ganze-moderne/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05725-9_13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NHW-C2GB8VPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36320" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>