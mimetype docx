--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -502,198 +502,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Peter Huchel, poète majeur du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Réseaux poétiques : Postmodernité continuée dans la poésie de langue allemande depuis 1980, 2022/4 (308), pp.493-495. </w:t>
+              <w:t xml:space="preserve">, 2022, Christoph Martin Wieland et le roman </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Abentheuer des Don Sylvio von Rosalva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022/2 (306), pp.291-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eger.308.0493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eger.306.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991003v1</w:t>
+                <w:t xml:space="preserve">hal-03790626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Huchel, poète majeur du XXe siècle</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Christoph Martin Wieland et le roman </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022/2 (306), pp.291-294. </w:t>
+              <w:t xml:space="preserve">, 2022, Réseaux poétiques : Postmodernité continuée dans la poésie de langue allemande depuis 1980, 2022/4 (308), pp.493-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eger.306.0291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eger.308.0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790626v1</w:t>
+                <w:t xml:space="preserve">hal-03991003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Erb: Erde neues Land/ Hiver nouvelle terre ; traduction et présentation de Françoise Lartillot</w:t>
               </w:r>
@@ -2173,50 +2173,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lectures d’Ainsi parlait Zarathoustra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupeyrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2021, De l'Allemand, 978-2-343-24439-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnets à Orphée - Traduction de Jean Bollack - Introduction de Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Maria Rilke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot. Belles Lettres, pp.250, 2021, Bibliothèque Allemande, Jean-Marie Valentin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lectures d'&amp;quot;Ainsi parlait Zarathoustra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2231,1951 +2407,1775 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sonnets à Orphée - Traduction de Jean Bollack - Introduction de Françoise Lartillot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individualisme moderne chez Georg Simmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Bollack</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot; Olivier Agard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, 2019, De L'Allemand, Françoise Lartillot; Joël Bernat, 978-2-343-18457-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande de 1960 à nos jours : entre utopies et subversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Françoise Lartillot. Belles Lettres, pp.250, 2021, Bibliothèque Allemande, Jean-Marie Valentin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 8, pp.615, 2017, Genèses de textes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dupeyrix</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Stirner. L'Unique et sa propriété. Lectures critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Agard, Françoise Lartillot. L'Harmattan, 2017, De L'Allemand, Françoise Lartillot, Joël Bernat</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Stirner : L'Unique et sa propriété. Lectures critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2021, De l'Allemand, 978-2-343-24439-6</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960 - Entre utopies et subversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Iehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Geisenhanslüke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang AG, 9, 2017, Genèses de Textes / Textgenesen, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie et textualité de l'évènement au XXe siècle dans les pays de langue allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot; Frédéric Teinturier. Peter Lang, 7, 2016, Genèses de Textes / Textgenesen, 978-3-0351-9657-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0332-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritikfiguren/Figures de la critique (en hommage à Gérard Raulet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, 31, 2019, De L'Allemand, Françoise Lartillot; Joël Bernat, 978-2-343-18457-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Merlio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Max Stirner. L'Unique et sa propriété. Lectures critiques</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einzelteilchen aller Menschengehirne&amp;quot; Subjekt und Subjektivität in Friederike Mayröckers (Spät-)Werk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Pfabigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aisthesis Verlag, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le libéralisme de Wilhelm von Humboldt : autour de l'« Essai sur les limites de l'action de l'État »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Agard, Françoise Lartillot. L'Harmattan, 2017, De L'Allemand, Françoise Lartillot, Joël Bernat</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Gérard Raulet. Figures de la critique/Kritikfiguren, Collection : &amp;quot;Schriftenreihe zur politischen Kultur der Weimarer Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2017</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Merlio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960 - Entre utopies et subversion</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayröcker et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Banoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et Histoire(s) en Europe aux XXe et XXIe siècles, Genèses de Textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Colombat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, vol. 6, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation esthétique selon Schiller : entre anthropologie, politique et théorie du beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiefenwärts. Archäologische Imaginationen von Dichtern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eva Kocziszky; Jörn Lang. Zabern Verlag, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot; Ulrich Pfeil. Peter Lang, 71, pp.467, 2013, Convergences, Michel Grunewald, 978-3-0352-0188-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0188-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedächtnis- und Textprozesse im poetischen Werk Erich Arendts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Iehl</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Peschken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b11185⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 4, 2012, Genèses de textes/Textgenesen, 978-3-0343-0665-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0113-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande de 1960 à nos jours : entre utopies et subversion</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant : l’anthropologie et l’histoire,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection DA : L’Harmattan, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image, Reproduction, Texte / Bild, Abbild, Text, Genèses de Textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pfabigan Alfred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, vol. 5, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedächtnis- und Textprozesse im poetischen Werk Erich Arendts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Peschken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Iehl</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, 8, pp.615, 2017, Genèses de textes</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, vol.4, 2011, 978-3-0343-0665-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kant, l'anthropologie et l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...933 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741103v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-02952443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5164,194 +5164,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Friederike Mayröckers Blumenwerk in &amp;quot;Pathos und Schwalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lartillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inge Arteel; Eleonore De Felip. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragen zum Lyrischen in Friederike Mayröckers Poesie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.B. Metzler, pp.253-280, 2020, Abhandlungen zur Literaturwissenschaft, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-476-05725-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Friederike Mayröckers tropologische Dezentrierung als Widerstand in études, cahier, fleurs (2013, 2014, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eleonore De Felip; Ulrike Tänzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friederike Mayröckers ‚ekstatisches‘ Spätwerk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau Verlag, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913889v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-02913890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -6046,51 +6046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Colombat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie et Histoire(s) en Europe aux XXe et XXIe siècles. Genèses de textes/ Textgenesen 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.3-14, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6658,51 +6658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.318.0275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kazmaier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03991003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03790626v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.306.0291" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03625908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.304.0563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02564339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Iehl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1449106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21897" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/j-g-fichte-discours-a-la-nation-allemande/80219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22539" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/amour-comme-passion-de-niklas-luhmann/401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupeyrix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Maria Rilke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01478580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0332-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gangl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Merlio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952464v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Colombat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pfeil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0188-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peschken" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieczorek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0113-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfabigan Alfred" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/59851/sei-du-bei-mir-in-meiner-sprache-tollheit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/9783205223269.237" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minusch Toko Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/cultures-populaires-a-lere-des-independances-pratiques-et-representations-de-locean-indien-annees-1950-annees-1970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=3&amp;amp;ID_Product=1594" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69435-0_48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=8724&amp;amp;menu=0#" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbigs-lyrik-eine-werkexpedition/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbig-und-die-ganze-moderne/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05725-9_13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NHW-C2GB8VPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36320" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lartillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.318.0275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kazmaier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/151yp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03790626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.306.0291" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03991003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.308.0493" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03625908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.304.0563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.299.0419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547945v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2019-0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02564339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapchine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Geisenhansl&#252;ke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Iehl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1449106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21897" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/j-g-fichte-discours-a-la-nation-allemande/80219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22539" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/amour-comme-passion-de-niklas-luhmann/401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupeyrix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bollack" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Maria Rilke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01478580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0332-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gangl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Merlio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Colombat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03123971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Pfeil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0188-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04420511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Peschken" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wieczorek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0113-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfabigan Alfred" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952443v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396760v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/literatur-sprach-und-kulturwissenschaften/germanistik/neuere-deutsche-literaturwissenschaft/59851/sei-du-bei-mir-in-meiner-sprache-tollheit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7767/9783205223269.237" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minusch Toko Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05396777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/cultures-populaires-a-lere-des-independances-pratiques-et-representations-de-locean-indien-annees-1950-annees-1970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wehrhahn-verlag.de/public/index.php?ID_Section=3&amp;amp;ID_Product=1594" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04681404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05065943v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-69435-0_48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/EN/ouvrage.php?id=8724&amp;amp;menu=0#" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913895v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbigs-lyrik-eine-werkexpedition/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/shop/wolfgang-hilbig-und-die-ganze-moderne/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-05725-9_13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NHW-C2GB8VPG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913889v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559848v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547938v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36320" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alfred Pfabigan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952627v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>