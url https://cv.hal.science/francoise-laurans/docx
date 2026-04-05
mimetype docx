--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -977,295 +977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t>
+                <w:t xml:space="preserve">Overexpression of MADS-box Gene AGAMOUS-LIKE 12 Activates Root Development in Juglans sp. and Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cuello</w:t>
+                <w:t xml:space="preserve">Gregory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchand</w:t>
+                <w:t xml:space="preserve">Muriel Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486559v1</w:t>
+                <w:t xml:space="preserve">hal-02559889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of MADS-box Gene AGAMOUS-LIKE 12 Activates Root Development in Juglans sp. and Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Montiel</w:t>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gaudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.444. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9040444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559889v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t>
               </w:r>
@@ -1705,51 +1705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 353, pp.118-125. </w:t>
@@ -1911,295 +1911,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
+                <w:t xml:space="preserve">Stem xylem resistance to cavitation is related to xylem structure but not to growth and water-use efficiency at the within-population level in Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+                <w:t xml:space="preserve">Justine Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Moussawi</w:t>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Camille Ledée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca van den Ackerveken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (15), pp.4643-4652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167882v1</w:t>
+                <w:t xml:space="preserve">hal-02639351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem xylem resistance to cavitation is related to xylem structure but not to growth and water-use efficiency at the within-population level in Populus nigra L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guet</w:t>
+                <w:t xml:space="preserve">Jihad Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ledée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">Rebecca van den Ackerveken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (15), pp.4643-4652. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639351v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant poplar genotypes inhibit pseudogall formation by the wooly poplar aphid, Phloeomyzus passerinii Sign</w:t>
               </w:r>
@@ -2211,51 +2211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Deprost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,51 +2863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood formation in Angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (10), pp.1951-1961. </w:t>
@@ -3118,51 +3118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common trade-offs between xylem resistance to cavitation and other physiological traits do not hold among unrelated Populus deltoidesx Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (9), pp.1553-1568. </w:t>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t>
@@ -3398,64 +3398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem anatomy correlates with gas exchange, water-use efficiency and growth performance under contrasting water regimes : evidence from Populus deltoides x Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (3), pp.719-724. </w:t>
@@ -3666,77 +3666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3800,64 +3800,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,77 +4046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lafarguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4161,536 +4161,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Lignification and tension wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arata Yoshinoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679521v1</w:t>
+                <w:t xml:space="preserve">hal-02682031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignification and tension wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682031v1</w:t>
+                <w:t xml:space="preserve">hal-02679521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLS1, a gene encoding a tetraspanin-like protein, is required for penetration of rice leaf by the fungal pathogen Magnaporthe grisea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal auxin overproduction affects the anatomy of Hebeloma cylindrosporum-pinus pinaster ectomycorrhizas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Clergeot</w:t>
+                <w:t xml:space="preserve">Régis Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gourgues</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.111132998⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (8), pp.533-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/21.8.533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679979v1</w:t>
+                <w:t xml:space="preserve">hal-02676942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal auxin overproduction affects the anatomy of Hebeloma cylindrosporum-pinus pinaster ectomycorrhizas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">PLS1, a gene encoding a tetraspanin-like protein, is required for penetration of rice leaf by the fungal pathogen Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Clergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Pépin</w:t>
+                <w:t xml:space="preserve">Joaquim Cots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Gay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pascale Latorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21 (8), pp.533-540. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 98 (12), pp.6963-6968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/21.8.533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.111132998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676942v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les cultivars de peupliers</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological aspects of a hypersensitive response in Poplar to Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5293,721 +5293,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identify candidate genes involved in gall induction in micromoth using transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seisuke Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque EFOR/ADALEP « Génomique de l’adaptation et de la spéciation chez les lépidoptères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269060v1</w:t>
+                <w:t xml:space="preserve">hal-03655920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289260v1</w:t>
+                <w:t xml:space="preserve">hal-02967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967651v1</w:t>
+                <w:t xml:space="preserve">hal-03289322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify candidate genes involved in gall induction in micromoth using transcriptomics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjugating immunolocalization and afm observations to determine if rhamnogalacturonan-i type pectins are responsible for the generation of maturation stress in poplar tension wood fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EFOR/ADALEP « Génomique de l’adaptation et de la spéciation chez les lépidoptères »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655920v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289322v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6043,644 +6043,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative in planta transformation method in poplar</w:t>
+                <w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Cosic</w:t>
+                <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+                <w:t xml:space="preserve">Amra Secerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603228v1</w:t>
+                <w:t xml:space="preserve">hal-01605687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+                <w:t xml:space="preserve">hal-01605298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis and evolution of gall-inducing in Caloptilia (Gracillariidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+                <w:t xml:space="preserve">Development of an innovative in planta transformation method in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Cosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issei Ohshima</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Giron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
+              <w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655839v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Guedes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605687v1</w:t>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular basis and evolution of gall-inducing in Caloptilia (Gracillariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605298v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into mechanisms of gall morphogenesis and the origin of gall induction</w:t>
               </w:r>
@@ -6830,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7041,51 +7041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des techniques microscopiques pour l'observation du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop imagerie bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7110,90 +7110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7229,277 +7229,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+                <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604786v1</w:t>
+                <w:t xml:space="preserve">hal-02742591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Assor</w:t>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742591v1</w:t>
+                <w:t xml:space="preserve">hal-01604786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
               </w:r>
@@ -7511,51 +7511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
@@ -7735,103 +7735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amra Secerovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t>
@@ -7860,103 +7860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t>
@@ -7979,1221 +7979,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement alimentaire du puceron lanigère du peuplier par la technique d’électropénétrographie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conférence Internationale Francophone d'Entomologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conférence Internationale Francophone d'Entomologie (CIFE). Louvain, BEL., Jul 2010, Louvain la Neuve, Belgique. n. p</w:t>
+              <w:t xml:space="preserve">Séminaire Génoplante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813576v1</w:t>
+                <w:t xml:space="preserve">hal-02823287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-plant and xylem hydraulics in poplar: insights gained from Populus deltoides - Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy. p. 147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement alimentaire du puceron lanigère du peuplier par la technique d’électropénétrographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pointeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Génoplante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t>
+              <w:t xml:space="preserve">7. Conférence Internationale Francophone d'Entomologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence Internationale Francophone d'Entomologie (CIFE). Louvain, BEL., Jul 2010, Louvain la Neuve, Belgique. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823287v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Label</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+                <w:t xml:space="preserve">Estelle Fedirko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
+              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816667v1</w:t>
+                <w:t xml:space="preserve">hal-02758206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964841v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Desplat</w:t>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758206v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817980v1</w:t>
+                <w:t xml:space="preserve">hal-00964841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t>
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moreau Alain</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751062v1</w:t>
+                <w:t xml:space="preserve">hal-02816667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9235,77 +9235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9373,77 +9373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9479,346 +9479,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arnaud</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761766v1</w:t>
+                <w:t xml:space="preserve">hal-02759161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadège Millet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759161v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9933,73 +9933,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
+              <w:t xml:space="preserve">5. Rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770282v1</w:t>
+                <w:t xml:space="preserve">hal-02769904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t>
               </w:r>
@@ -10058,73 +10058,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769904v1</w:t>
+                <w:t xml:space="preserve">hal-02770282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
@@ -10695,51 +10695,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t>
+                <w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chartier</w:t>
@@ -10774,97 +10774,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774274v1</w:t>
+                <w:t xml:space="preserve">hal-02774926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t>
+                <w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chartier</w:t>
@@ -10899,73 +10899,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774926v1</w:t>
+                <w:t xml:space="preserve">hal-02774274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological and Biochemical studies of Rust/Poplar interactions. (Melampsora larici-populina/Populus)</w:t>
               </w:r>
@@ -11227,1398 +11227,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Laboratoire d'Ingénierie Cellulaire de l'Arbre : nouvel outil pour la biologie intégrative des arbres forestiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Poncet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289319v1</w:t>
+                <w:t xml:space="preserve">hal-03289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556968v1</w:t>
+                <w:t xml:space="preserve">hal-03557368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557368v1</w:t>
+                <w:t xml:space="preserve">hal-03556968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
+                <w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Monteil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Anne Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de  Bussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
+              <w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289290v1</w:t>
+                <w:t xml:space="preserve">hal-03557306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Caractérisation des parois de bois de peuplier soumis à des contraintes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289317v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des parois de bois de peuplier soumis à des contraintes environnementales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289320v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+                <w:t xml:space="preserve">Le Laboratoire d'Ingénierie Cellulaire de l'Arbre : nouvel outil pour la biologie intégrative des arbres forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Guerin</w:t>
+                <w:t xml:space="preserve">Adrien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557306v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced plasticity in daily stem radius fluctuations and relationships with xylem hydraulics in hybrid poplars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bouyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739968v1</w:t>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the molecular basis and evolution of gall induction in Gracillariidae micromoths?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t>
+              <w:t xml:space="preserve">Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740921v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the molecular basis and evolution of gall induction in Gracillariidae micromoths?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drought-induced plasticity in daily stem radius fluctuations and relationships with xylem hydraulics in hybrid poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655783v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">XIV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t>
               </w:r>
@@ -12630,77 +12630,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
@@ -12794,51 +12794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t>
@@ -12867,103 +12867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t>
@@ -13018,51 +13018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13100,77 +13100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13219,333 +13219,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749954v1</w:t>
+                <w:t xml:space="preserve">hal-02745523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Millet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745523v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward identifying molecules responsible for the peculiar properties of the G-layer in tension wood fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13592,77 +13592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14311,51 +14311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB330978"/>
+    <w:nsid w:val="B50424B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14542,51 +14542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-laurans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-0373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250280868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Led&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv232" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deprost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1014-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kusumoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Takabe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR4XV63S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pervieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourassa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2004.09.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMK62FTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679979v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cots" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.111132998" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676942v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/21.8.533" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.3.233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seisuke Kimura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603228v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cosic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay Allemand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289319v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poncet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289320v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745693v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608077v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-laurans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-0373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250280868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Led&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv232" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deprost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1014-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kusumoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Takabe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR4XV63S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pervieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourassa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2004.09.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMK62FTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/21.8.533" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cots" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.111132998" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.3.233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seisuke Kimura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cosic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay Allemand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289320v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poncet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655783v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745693v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608077v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>