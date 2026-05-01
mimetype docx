--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -977,295 +977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of MADS-box Gene AGAMOUS-LIKE 12 Activates Root Development in Juglans sp. and Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Montiel</w:t>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gaudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9040444⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559889v1</w:t>
+                <w:t xml:space="preserve">hal-02486559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATR-FTIR Microspectroscopy Brings a Novel Insight Into the Study of Cell Wall Chemistry at the Cellular Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of MADS-box Gene AGAMOUS-LIKE 12 Activates Root Development in Juglans sp. and Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchand</w:t>
+                <w:t xml:space="preserve">Gregory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">Muriel Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.105. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486559v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of gall-inducing from leaf-mining in Caloptilia micromoths (Lepidoptera, Gracillariidae)</w:t>
               </w:r>
@@ -1647,615 +1647,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree genotype modulates the effects of water deficit on a plant-manipulating aphid</w:t>
+                <w:t xml:space="preserve">Cell wall thickening in developing tension wood of artificially bent poplar trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Dardeau</w:t>
+                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthier</w:t>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kambiz Pourtahmasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.037⟩</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.44-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22941932-00000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638681v1</w:t>
+                <w:t xml:space="preserve">hal-01229277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall thickening in developing tension wood of artificially bent poplar trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
+                <w:t xml:space="preserve">Jihad Moussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Clair</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kambiz Pourtahmasi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca van den Ackerveken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22941932-00000084⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229277v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem xylem resistance to cavitation is related to xylem structure but not to growth and water-use efficiency at the within-population level in Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ledée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (15), pp.4643-4652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PtaRHE1, a Populus tremula × Populus alba RING-H2 protein of the ATL family, has a regulatory role in secondary phloem fibre development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tree genotype modulates the effects of water deficit on a plant-manipulating aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihad Moussawi</w:t>
+                <w:t xml:space="preserve">France Dardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Alain Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca van den Ackerveken</w:t>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Franck F. Brignolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82 (6), pp.978-990. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167882v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant poplar genotypes inhibit pseudogall formation by the wooly poplar aphid, Phloeomyzus passerinii Sign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Deprost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host manipulation by a herbivore optimizes its feeding behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,51 +2453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects histologiques des interactions entre le puceron lanigère du peuplier et sa plante-hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Dardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Deprost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,325 +2844,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood formation in Angiosperms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Natural triploids of wild cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres-Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (10), pp.1951-1961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X10-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664282v1</w:t>
+                <w:t xml:space="preserve">hal-02659516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural triploids of wild cherry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurana Serres-Giardi</w:t>
+                <w:t xml:space="preserve">Wood formation in Angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dufour</w:t>
+                <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Russell</w:t>
+                <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (10), pp.1951-1961. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (4), pp.325-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/X10-100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659516v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common trade-offs between xylem resistance to cavitation and other physiological traits do not hold among unrelated Populus deltoidesx Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,51 +3170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (9), pp.1553-1568. </w:t>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (2), pp.163-72. </w:t>
@@ -3398,103 +3398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem anatomy correlates with gas exchange, water-use efficiency and growth performance under contrasting water regimes : evidence from Populus deltoides x Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monclus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (12), pp.1537-1549. </w:t>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (3), pp.719-724. </w:t>
@@ -3666,90 +3666,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie de la formation des parois de fibres de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (1), pp.25-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3774,90 +3774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tension wood as a model for functional genomics of wood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 164 (1), pp.63-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bourassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,77 +4046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar genes encoding fasciclin-like arabinogalactan proteins are highly expressed in tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lafarguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4161,298 +4161,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignification and tension wood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 247, pp.43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682031v1</w:t>
+                <w:t xml:space="preserve">hal-02679521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologie et génomique de la formation du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Lignification and tension wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arata Yoshinoga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (9-10), pp.889-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2004.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679521v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal auxin overproduction affects the anatomy of Hebeloma cylindrosporum-pinus pinaster ectomycorrhizas</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Cots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Latorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4801,64 +4801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological aspects of a hypersensitive response in Poplar to Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 89 (3), pp.233-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5293,346 +5293,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identify candidate genes involved in gall induction in micromoth using transcriptomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seiji Takeda</w:t>
+                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EFOR/ADALEP « Génomique de l’adaptation et de la spéciation chez les lépidoptères »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655920v1</w:t>
+                <w:t xml:space="preserve">hal-02967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biology of secondary cell wall formation in poplar wood fibers and rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cuello</w:t>
+                <w:t xml:space="preserve">Identify candidate genes involved in gall induction in micromoth using transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seisuke Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque EFOR/ADALEP « Génomique de l’adaptation et de la spéciation chez les lépidoptères »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967651v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5799,90 +5799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie ATR-FTIR : phénotypage à l’échelle de la paroi dans le modèle bois de tension de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5924,90 +5924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATR-FTIR imaging: phenotyping at the cell wall level in poplar wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6043,644 +6043,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t>
+                <w:t xml:space="preserve">Development of an innovative in planta transformation method in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Guedes</w:t>
+                <w:t xml:space="preserve">Marija Cosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amra Secerovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605687v1</w:t>
+                <w:t xml:space="preserve">hal-01603228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605298v1</w:t>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative in planta transformation method in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marija Cosic</w:t>
+                <w:t xml:space="preserve">Molecular basis and evolution of gall-inducing in Caloptilia (Gracillariidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Tree Biotech 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603228v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Changements biochimiques pendant la maturation des parois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amra Secerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop final du projet ANR Blanc StressInTrees "Approches couplées physiologique et micro-mécanique de la génération des contraintes de maturation dans le bois de tension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+                <w:t xml:space="preserve">hal-01605687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis and evolution of gall-inducing in Caloptilia (Gracillariidae)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Congress of Lepidopterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Podgora, Croatia</w:t>
+              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655839v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into mechanisms of gall morphogenesis and the origin of gall induction</w:t>
               </w:r>
@@ -6830,51 +6830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Trilstz Perassolo Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6916,51 +6916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoufeh Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7035,471 +7035,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des techniques microscopiques pour l'observation du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop imagerie bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2016, paris, France</w:t>
+              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793631v1</w:t>
+                <w:t xml:space="preserve">hal-02739267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Panorama des techniques microscopiques pour l'observation du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Workshop imagerie bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2016, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739267v1</w:t>
+                <w:t xml:space="preserve">hal-02793631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Assor</w:t>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742591v1</w:t>
+                <w:t xml:space="preserve">hal-01604786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification demonstrate the involvement of MYB090 and MYB156 in secondary cell wall formation in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of non-cellulosic polysaccharide distribution in differentiating and mature poplar tension wood fibres: abundance of rhamnogalacturonan I, presence of acetylated glucomannan and absence of xyloglucan in the G-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+                <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG-Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604786v1</w:t>
+                <w:t xml:space="preserve">hal-02742591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
               </w:r>
@@ -7511,64 +7511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
@@ -7735,103 +7735,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Galactosidase : un rôle dans les couches G du bois de tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amra Secerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amra Secerovic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congrès Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amiens, France</w:t>
@@ -7860,103 +7860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for polysaccharides specific to tension wood fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / Univ. Clermont 2 : Physiologie Intégrée de l'Arbre Fruitier et Forestier (PIAF) (0547)., Aug 2012, Clermont-Ferrand, France</w:t>
@@ -8110,51 +8110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-plant and xylem hydraulics in poplar: insights gained from Populus deltoides - Populus nigra hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy. p. 147</w:t>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,90 +8360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fedirko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8485,90 +8485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8735,90 +8735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8860,51 +8860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité de la croissance de la résistance à la cavitation et des caractères anatomiques du xylème en réponse à la sécheresse chez Populus deltoides x Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien T. S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8912,51 +8912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du groupe "Xylème"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
@@ -8985,90 +8985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9110,90 +9110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and molecular aspects of wood formation in poplar trees under both a water stress and a mechanical constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9235,77 +9235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic assessment of global gene expression changes during tension wood formation in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,90 +9360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier : analyse de l'expression des gènes de la famille LIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9479,346 +9479,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadège Millet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. New Phytologist Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759161v1</w:t>
+                <w:t xml:space="preserve">hal-02761766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche génomique de la formation du bois chez le peuplier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Genomics and tension wood formation : toward an understanding of Populus adaptation to mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Arnaud</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées "Biologie Moléculaire des Ligneux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. New Phytologist Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Gatlinburg, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761766v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de facteurs de transcription impliqués dans la différenciation des fibres G du bois de tension chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9933,73 +9933,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769904v1</w:t>
+                <w:t xml:space="preserve">hal-02770282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t>
               </w:r>
@@ -10058,73 +10058,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t>
+              <w:t xml:space="preserve">5. Rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770282v1</w:t>
+                <w:t xml:space="preserve">hal-02769904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
@@ -10695,51 +10695,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t>
+                <w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chartier</w:t>
@@ -10774,97 +10774,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774926v1</w:t>
+                <w:t xml:space="preserve">hal-02774274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological and biochemical studies on the rusts/poplar interactions (Melampsora larici-populina / Populus)</w:t>
+                <w:t xml:space="preserve">Histological and biochemical studies on the induced responses of poplar leaves to rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chartier</w:t>
@@ -10899,73 +10899,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histologie, ultrastructure et cytologie moléculaire des interactions plantes-micro-organismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774274v1</w:t>
+                <w:t xml:space="preserve">hal-02774926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histological and Biochemical studies of Rust/Poplar interactions. (Melampsora larici-populina/Populus)</w:t>
               </w:r>
@@ -11227,777 +11227,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
+              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289290v1</w:t>
+                <w:t xml:space="preserve">hal-03557368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557368v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspectroscopie ATR-FTIR : nouvelle méthode de phénotypage à l’échelle de la paroi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de lignées de peupliers transgéniques par (micro-)spectroscopie ATR-FTIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laine-Prade</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556968v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guerin</w:t>
+                <w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557306v1</w:t>
+                <w:t xml:space="preserve">hal-03289317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des parois de bois de peuplier soumis à des contraintes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-and ray-specific transcriptomics in poplar wood: what can we learn for the building of secondary cell walls?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de  Bussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Roscoff, France. 2019</w:t>
+              <w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289317v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Laboratoire d'Ingénierie Cellulaire de l'Arbre : nouvel outil pour la biologie intégrative des arbres forestiers</w:t>
               </w:r>
@@ -12022,51 +12022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12102,523 +12102,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+                <w:t xml:space="preserve">Drought-induced plasticity in daily stem radius fluctuations and relationships with xylem hydraulics in hybrid poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Kinkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Laure Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+                <w:t xml:space="preserve">hal-02739968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the molecular basis and evolution of gall induction in Gracillariidae micromoths?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Seillac, France</w:t>
+              <w:t xml:space="preserve">XIV Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655783v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced plasticity in daily stem radius fluctuations and relationships with xylem hydraulics in hybrid poplars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the molecular basis and evolution of gall induction in Gracillariidae micromoths?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issei Ohshima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739968v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the function of MYB090 and MYB156 in secondary cell wall formation in poplar using both ChIP-SEQ and in planta gene modification approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chania, Grèce. , 2016, XIV Cell Wall Meeting. Programme and Book of Abstracts</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740921v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t>
               </w:r>
@@ -12630,77 +12630,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
@@ -12794,51 +12794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t>
@@ -12867,103 +12867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Galactosidases : un rôle dans les couches G du bois de tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t>
@@ -13018,51 +13018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13100,77 +13100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and histochemical characterization of the polysaccharides present in the G-layer of wild type and AGP-modified transgenic poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Assor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13219,346 +13219,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Millet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745523v1</w:t>
+                <w:t xml:space="preserve">hal-02749954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both ChIP-SEQ and in planta gene modification indicate a function of PtaMYB221in lignin biosynthesis and secondary cell wall formation in poplar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Identification of miRNAs and their target genes in developing xylem of tension wood by degradome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749954v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward identifying molecules responsible for the peculiar properties of the G-layer in tension wood fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyuki Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bahia, Brazil. BMC Proceedings, 5 (7), 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14311,51 +14311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B50424B2"/>
+    <w:nsid w:val="80850469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14542,51 +14542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-laurans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-0373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250280868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Led&#233;e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv232" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deprost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1014-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kusumoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Takabe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR4XV63S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pervieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourassa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2004.09.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMK62FTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/21.8.533" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cots" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.111132998" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.3.233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seisuke Kimura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603228v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cosic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay Allemand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289320v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poncet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655783v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745693v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608077v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-laurans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5698-0373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250280868" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.02.16.431462" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Takeda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43213-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van Acker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrien Desmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Hoengenaert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vanholme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Trilstz Perassolo Guedes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laine-Prade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2737-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Pourtahmasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-00000084" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Moussawi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca van den Ackerveken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12867" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Led&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv232" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Dardeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.05.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Deprost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1014-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pointeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ameline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.06.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268533v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kusumoto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Takabe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.03.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR4XV63S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Pilate" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien T. S. Barigah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chamaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02164.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Decou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lhernould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sulpice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.12.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R92R518-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monclus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carpin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-287" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01176.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678578v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pervieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourassa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2004.09.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMK62FTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682928v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01175.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinoga" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.07.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB1TM0XW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis P&#233;pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/21.8.533" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Cots" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Latorse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.111132998" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695574v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1999.89.3.233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra &#352;e&#263;erovi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655920v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seisuke Kimura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Cuello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Laurans" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603228v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cosic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605687v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amra Secerovic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605241v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Takeuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604786v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742591v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743954v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746052v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964654v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Depardieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757226v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751947v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759161v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saintenac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764581v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ripoll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642840v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay Allemand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556968v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Monteil" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289317v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le-Gall" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poncet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655783v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748700v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749954v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745523v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745693v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S7-P121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608077v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>