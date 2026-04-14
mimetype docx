--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -3491,173 +3491,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les personnages de fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen; Guillemette Crozet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature, une infographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions du CNRS, 2022, 9782271144225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ordre des cases : Bandes gravées à propos des épidémies de peste à Rome (1656) et à Londres (1665)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lavocat; Charlotte Krauss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art séquentiel et Catastrophes, Bandes dessinée, manga, roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de La Sorbonne nouvelle, pp.27-46, 2022, 2379060827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985229v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03983450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Territorio della finzione</w:t>
               </w:r>
@@ -3938,182 +3938,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pseudofactual Narratives and Signposts of Factuality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monika Fludernik; Marie-Laure Ryan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative Factuality, a Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, De Gruyter, pp.577-592, 2020, 97831104866278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110486278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Policing Literary Theory: Toward a Ethics of Research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Pier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ohio State University press, pp.201-221, 2020, 978-8142-1449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947898v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03947969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Frontiers between Fact and Fiction in the Light of Trimenditional Comparatism</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65594440"/>
+    <w:nsid w:val="E5F6F921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5103,51 +5103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lavocat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030248299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22182513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061461856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.373.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlt-2020-2009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.003.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/2500-4247-2016-1-3-4-29-42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01393032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-016-0352-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.817.0545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0202-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F2E99404870038A61DC2BFC253A91C90E1046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1812135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01409732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01105293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983450v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110486278" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04342-9_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lavocat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030248299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22182513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061461856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.373.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlt-2020-2009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.003.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/2500-4247-2016-1-3-4-29-42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01393032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-016-0352-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.817.0545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0202-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F2E99404870038A61DC2BFC253A91C90E1046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1812135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01409732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01105293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110486278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04342-9_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>