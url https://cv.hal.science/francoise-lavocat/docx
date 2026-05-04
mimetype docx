--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -592,693 +592,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dido Meets Aeneas: Anachronism, Alternative History, Counterfactual Thinking and the Idea of Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Literary Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.194-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jlt-2020-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Object and a New method of Narratology; Fictional Population and Demographic Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Jiangxi Normal University(</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53, pp.80-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Gérard Genette inventa la métalepse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.43-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immersion fictionnelle, médias, croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, https://www.revue-recherches.fr/wp-content/uploads/2022/07/009-031_R72_Lavocat.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pratiquer le panoramique » : le comparatisme de Pascale Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes et Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.9243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'étude des populations fictives comme objet et le « style démographique » comme nouveau concept narratologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, https://www.fabula.org/atelier.php?Populations_fictives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer le panoramique : Le comparatisme de Pascale Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, https://journals.openedition.org/contextes/9243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.9243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Genette inventa la métalepse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°26 (2), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.026.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman, Histoire, Politique. Franco Moretti et le roman européen au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°373 (1), pp.93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rlc.373.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258125v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-03948498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativité et normativité</w:t>
               </w:r>
@@ -1630,321 +1630,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter Szondi : une herméneutique à contre-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 817-818 (6), pp.545-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.817.0545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">グリム ト ペロー ト センイチヤ モノガタリ ニオケル メタモルフォーゼ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">異文化研究 - Journal of cross-cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catastrophes to Come : What can Literature tell us ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1758-5899.12321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peter Szondi : une herméneutique à contre-courrant. L’herméneutique littéraire et son histoire. Revue internationale germanique 17/2013 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Où va l'herméneutique ? 6-7 (817-818), pp. 545-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419424v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-03258101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the borders of fiction. Do non-existent objects have bodies?</w:t>
               </w:r>
@@ -2389,666 +2389,666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Honoré d'Urfé, L'Astrée, troisième partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Art séquentiel et Catastrophes. Bande dessinée, manga, roman graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, Littéraire et traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Astrée. Troisième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Krauss</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022, Littéraire et traduction</w:t>
+                <w:t xml:space="preserve">Frank Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Delphine. Honoré Champion, 32, 2022, Champion Classiques. Littératures, 9782745357052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01537087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnages rêvent aussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2020, Fictions pensantes, Franck Salaun, 9791037003775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fait et Fiction. Pour une frontière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Seuil, pp.640, 2016, Gérard Genette, 9782021242737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Astrée. Deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré d' Urfé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Denis. H. Champion, 32, pp.720, 2016, Champion Classiques Littératures, 978-2-7453-3085-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Astrée. Première partie (1607)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Denis</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...494 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition critique établie sous la direction de Delphine Denis; par Jean-Marc Chatelain, Camille Esmein-Sarrazin, Laurence Giavarini, Frank Greiner, Françoise Lavocat et Stéphane Macé Honoré Champion, 2011, Champion classiques. Littératures, 978-2-7453-2136-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3405,113 +3405,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art séquentiel et les catastrophes (Avant-propos)</w:t>
+                <w:t xml:space="preserve">L’ordre des cases : Bandes gravées à propos des épidémies de peste à Rome (1656) et à Londres (1665)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lavocat; Charlotte Krauss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art séquentiel et Catastrophes, Bandes dessinée, manga, roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de La Sorbonne nouvelle, pp.7-24, 2022, 2379060827</w:t>
+              <w:t xml:space="preserve">, Presses de La Sorbonne nouvelle, pp.27-46, 2022, 2379060827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985317v1</w:t>
+                <w:t xml:space="preserve">hal-03985229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnages de fiction</w:t>
               </w:r>
@@ -3564,100 +3551,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordre des cases : Bandes gravées à propos des épidémies de peste à Rome (1656) et à Londres (1665)</w:t>
+                <w:t xml:space="preserve">L'art séquentiel et les catastrophes (Avant-propos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lavocat; Charlotte Krauss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art séquentiel et Catastrophes, Bandes dessinée, manga, roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de La Sorbonne nouvelle, pp.27-46, 2022, 2379060827</w:t>
+              <w:t xml:space="preserve">, Presses de La Sorbonne nouvelle, pp.7-24, 2022, 2379060827</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985229v1</w:t>
+                <w:t xml:space="preserve">hal-03985317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Territorio della finzione</w:t>
               </w:r>
@@ -3710,255 +3710,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Portals of fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erika Fülöp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictionality, factuality, and Reflexivity Across Discourses and media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, De Gruyter, pp.70-87, 2021, Narratologia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110722031-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A translation of Apuleius’ Metamorphosis and the debate about fiction in the 16th century : the Asino d’oro by Agnolo Firenzuola (1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Boidin; Florence Bistagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Alterlife of Apuleius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of London press, pp.125-134, 2021, 978-1-905670-88-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit entre histoire et fiction: le XXe siècle au miroir du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dustin Bretienwisher; Hanna-Myriam Häger; Julian Henninger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faktuales und Fiktionales Erzählen II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Ergon Verlag, pp.83-104, 2021, 978-3-95650-511-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947923v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03947869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudofactual Narratives and Signposts of Factuality</w:t>
               </w:r>
@@ -4113,372 +4113,372 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Frontiers between Fact and Fiction in the Light of Trimenditional Comparatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monika Fludernik; Henrik Skov Nielsen. </w:t>
+              <w:t xml:space="preserve">Henrik Skov Nielsen; Monika Fludernik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling Concepts: New Fictionality Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.577-592, 2020, 9783631820247</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.69-90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947996v1</w:t>
+                <w:t xml:space="preserve">hal-03983431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Frontiers between Fact and Fiction in the Light of Trimenditional Comparatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Henrik Skov Nielsen; Monika Fludernik. </w:t>
+              <w:t xml:space="preserve">Monika Fludernik; Henrik Skov Nielsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling Concepts: New Fictionality Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.69-90, 2020</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.577-592, 2020, 9783631820247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983431v1</w:t>
+                <w:t xml:space="preserve">hal-03947996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes de la fiction dans la fiction et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Guelton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de La Sorbonne, pp.81-96, 2019, 979-10-351-0298-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible worlds Virtual Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Bell; Marie-Laure Ryan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Possible Worlds Theory and Contemporary Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nebraska press, pp.272-295, 2019, 9781496213068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La memoria delle catastrofi naturali. Tre regimi di storicità e di «artificazione» in Europa (dal XII al XXI secolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Belmonte; Elizabetta Scirocco; Gerhard Wolf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La storia dell'arte e catastrofi. Spazio, tempi e società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.58-66, 2019, 8829702285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948059v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03983432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour et catastrophes</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5F6F921"/>
+    <w:nsid w:val="62A7F2FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5103,51 +5103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lavocat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030248299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22182513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061461856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.373.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlt-2020-2009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.003.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/2500-4247-2016-1-3-4-29-42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01393032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-016-0352-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.817.0545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0202-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F2E99404870038A61DC2BFC253A91C90E1046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1812135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01409732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01105293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110486278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04342-9_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lavocat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030248299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22182513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061461856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlt-2020-2009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.373.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.003.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/2500-4247-2016-1-3-4-29-42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01393032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-016-0352-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.817.0545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0202-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F2E99404870038A61DC2BFC253A91C90E1046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1812135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01409732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01105293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110486278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04342-9_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>