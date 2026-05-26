--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -592,693 +592,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Object and a New method of Narratology; Fictional Population and Demographic Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Jiangxi Normal University(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.80-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Gérard Genette inventa la métalepse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.43-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immersion fictionnelle, médias, croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, https://www.revue-recherches.fr/wp-content/uploads/2022/07/009-031_R72_Lavocat.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pratiquer le panoramique » : le comparatisme de Pascale Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'étude des populations fictives comme objet et le « style démographique » comme nouveau concept narratologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula - Atelier de Théorie littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://www.fabula.org/atelier.php?Populations_fictives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer le panoramique : Le comparatisme de Pascale Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, https://journals.openedition.org/contextes/9243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Genette inventa la métalepse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°26 (2), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nre.026.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman, Histoire, Politique. Franco Moretti et le roman européen au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°373 (1), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.373.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dido Meets Aeneas: Anachronism, Alternative History, Counterfactual Thinking and the Idea of Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Literary Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (2), pp.194-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jlt-2020-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948498v1</w:t>
-              </w:r>
-[...586 lines deleted...]
-                <w:t xml:space="preserve">hal-03258125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrativité et normativité</w:t>
               </w:r>
@@ -1630,321 +1630,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Szondi : une herméneutique à contre-courant</w:t>
+                <w:t xml:space="preserve">グリム ト ペロー ト センイチヤ モノガタリ ニオケル メタモルフォーゼ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">異文化研究 - Journal of cross-cultural studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes to Come : What can Literature tell us ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-5899.12321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peter Szondi : une herméneutique à contre-courrant. L’herméneutique littéraire et son histoire. Revue internationale germanique 17/2013 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, n° 817-818 (6), pp.545-555. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Où va l'herméneutique ? 6-7 (817-818), pp. 545-550</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">« Peter Szondi : une herméneutique à contre-courrant. L’herméneutique littéraire et son histoire. Revue internationale germanique 17/2013 »</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Szondi : une herméneutique à contre-courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Où va l'herméneutique ? 6-7 (817-818), pp. 545-550</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, n° 817-818 (6), pp.545-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.817.0545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419424v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the borders of fiction. Do non-existent objects have bodies?</w:t>
               </w:r>
@@ -2389,666 +2389,666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Art séquentiel et Catastrophes. Bande dessinée, manga, roman graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, Littéraire et traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Astrée. Troisième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Delphine. Honoré Champion, 32, 2022, Champion Classiques. Littératures, 9782745357052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01537087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Honoré d'Urfé, L'Astrée, troisième partie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnages rêvent aussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2020, Fictions pensantes, Franck Salaun, 9791037003775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fait et Fiction. Pour une frontière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Seuil, pp.640, 2016, Gérard Genette, 9782021242737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Astrée. Deuxième partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Giavarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré d' Urfé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Denis. H. Champion, 32, pp.720, 2016, Champion Classiques Littératures, 978-2-7453-3085-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Astrée. Première partie (1607)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Esmein</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...68 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...472 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Greiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition critique établie sous la direction de Delphine Denis; par Jean-Marc Chatelain, Camille Esmein-Sarrazin, Laurence Giavarini, Frank Greiner, Françoise Lavocat et Stéphane Macé Honoré Champion, 2011, Champion classiques. Littératures, 978-2-7453-2136-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3259,173 +3259,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Bouju. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d’un discours théorique. Nouveaux éléments de lexique littéraire, version revue et augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Codicille éditeurs, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metalepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolf Schmidt; John Pier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of diachronic Narratology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983638v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03983454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre des cases : Bandes gravées à propos des épidémies de peste à Rome (1656) et à Londres (1665)</w:t>
               </w:r>
@@ -3570,51 +3570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art séquentiel et les catastrophes (Avant-propos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lavocat; Charlotte Krauss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art séquentiel et Catastrophes, Bandes dessinée, manga, roman graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de La Sorbonne nouvelle, pp.7-24, 2022, 2379060827</w:t>
@@ -3710,775 +3710,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A translation of Apuleius’ Metamorphosis and the debate about fiction in the 16th century : the Asino d’oro by Agnolo Firenzuola (1550)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Boidin; Florence Bistagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Alterlife of Apuleius</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of London press, pp.125-134, 2021, 978-1-905670-88-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre histoire et fiction: le XXe siècle au miroir du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dustin Bretienwisher; Hanna-Myriam Häger; Julian Henninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faktuales und Fiktionales Erzählen II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Ergon Verlag, pp.83-104, 2021, 978-3-95650-511-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portals of fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erika Fülöp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictionality, factuality, and Reflexivity Across Discourses and media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 75, De Gruyter, pp.70-87, 2021, Narratologia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110722031-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A translation of Apuleius’ Metamorphosis and the debate about fiction in the 16th century : the Asino d’oro by Agnolo Firenzuola (1550)</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policing Literary Theory: Toward a Ethics of Research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Boidin; Florence Bistagne. </w:t>
+              <w:t xml:space="preserve">John Pier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Alterlife of Apuleius</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of London press, pp.125-134, 2021, 978-1-905670-88-8</w:t>
+              <w:t xml:space="preserve">Contemporary French and Francophone Narratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ohio State University press, pp.201-221, 2020, 978-8142-1449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudofactual Narratives and Signposts of Factuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monika Fludernik; Marie-Laure Ryan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrative Factuality, a Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, De Gruyter, pp.577-592, 2020, 97831104866278. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110486278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110486278⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03947969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Policing Literary Theory: Toward a Ethics of Research?</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Frontiers between Fact and Fiction in the Light of Trimenditional Comparatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">John Pier. </w:t>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">Henrik Skov Nielsen; Monika Fludernik. </w:t>
+              <w:t xml:space="preserve">Monika Fludernik; Henrik Skov Nielsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling Concepts: New Fictionality Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.69-90, 2020</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.577-592, 2020, 9783631820247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983431v1</w:t>
+                <w:t xml:space="preserve">hal-03947996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Frontiers between Fact and Fiction in the Light of Trimenditional Comparatism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monika Fludernik; Henrik Skov Nielsen. </w:t>
+              <w:t xml:space="preserve">Henrik Skov Nielsen; Monika Fludernik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling Concepts: New Fictionality Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, pp.577-592, 2020, 9783631820247</w:t>
+              <w:t xml:space="preserve">, Peter Lang, pp.69-90, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947996v1</w:t>
+                <w:t xml:space="preserve">hal-03983431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possible worlds Virtual Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Bell; Marie-Laure Ryan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Possible Worlds Theory and Contemporary Narratology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Nebraska press, pp.272-295, 2019, 9781496213068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La memoria delle catastrofi naturali. Tre regimi di storicità e di «artificazione» in Europa (dal XII al XXI secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lavocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Belmonte; Elizabetta Scirocco; Gerhard Wolf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La storia dell'arte e catastrofi. Spazio, tempi e società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, pp.58-66, 2019, 8829702285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes de la fiction dans la fiction et paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Guelton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fictions secondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de La Sorbonne, pp.81-96, 2019, 979-10-351-0298-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983432v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03948059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour et catastrophes</w:t>
               </w:r>
@@ -4872,51 +4872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62A7F2FB"/>
+    <w:nsid w:val="0DA34E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5103,51 +5103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lavocat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030248299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22182513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061461856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlt-2020-2009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.373.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.003.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/2500-4247-2016-1-3-4-29-42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01393032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-016-0352-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.817.0545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0202-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F2E99404870038A61DC2BFC253A91C90E1046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1812135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01409732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01105293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110486278" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947996v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04342-9_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lavocat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3423-3331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030248299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22182513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000061461856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937038v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Manzari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavocat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labouret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Haroche-Bouzinac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17118-8.p.0239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.9715" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2656" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985619v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.026.0043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.373.0093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jlt-2020-2009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258122v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.003.0129" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22455/2500-4247-2016-1-3-4-29-42" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01393032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-016-0352-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-5899.12321" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03258101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.817.0545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11059-013-0202-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46F2E99404870038A61DC2BFC253A91C90E1046C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03335372-1812135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01409732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Greiner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; d' Urf&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duprat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01105293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Closson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983454v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985317v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110486278" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-476-04342-9_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>