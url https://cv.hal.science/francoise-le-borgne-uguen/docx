--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -1192,50 +1192,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Processus décisionnel et activités professionnelles en EHPAD durant la première vague de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès de l'association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les pratiques des professionnels d’Ehpad lors de la première vague de l’épidémie de Covid-19 en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1244,7533 +1326,7451 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons de santé ou le territoire comme espace d’offre de soins : travail coordonné entre professionnels de santé et pouvoir d’agir des patients âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedrot F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication dans le cadre de la table-ronde « Territoires de vie et scènes de pouvoirs des vieux », congrès AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Vernes Amiens, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les maisons de santé ou le territoire comme espace d’offre de soins : travail coordonné entre professionnels de santé et pouvoir d’agir des patients âgés</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités des recours aux services (soins et accompagnement médicosocial) au cours du vieillissement : au croisement des trajectoires de vieilles personnes et des parcours de leurs proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er séminaire du pôle Santé &amp; Société "Construction de la santé au fil des parcours de vie : des logiques plurielles de recours aux dispositifs publics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme en Bretagne (MSHB), Jun 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination dans les pratiques de soin au sein d’un pôle de santé pluriprofessionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication congrès AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des parents âgés : les négociations familiales et professionnelles entre dispositions et distinctions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Vernes Amiens, 2017, Amiens, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’impensé des classes sociales dans le processus de vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Université de Namur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Campéon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la grand-parenté : un révélateur des relations entre générations familiales et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UTL Pays d’Iroise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bretagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filles et fils dans l’exercice et dans la délégation externalisation du soutien à l’égard de leurs ascendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre à l’Ouest, Séminaire mensuel en Bretagne sur le genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MSH-Bretagne, Brest-Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la recherche sur le genre : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été du REDOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, Jun 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veuves, veufs et veuvages en Europe à l'époque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème-21ème siècle, 3 journées d’étude, Organisation : P. Bette (CERHIO, Rennes 2); C. Chaineaud (CAHD, Bordeaux 4), Journée 1 «Les institutions face au veuvage», 8 décembre 2014, Bordeaux ; Journée 2: «Normes, pratiques et représentations du veuvage », 2015 ; Journée 3 : « Guerres et veuvages », 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brestagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix du protecteur au sein de la famille. Quelles pratiques en France ? Protection juridique des majeurs : La place de la famille dans l’exercice des mesures de protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes rencontres, Fédération Hospitalière de France, Ministère des Affaires sociales et de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide aux personnes âgées : un univers féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blanche Le Bihan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de travail du Groupe Vieillissements du Réseau des jeunes chercheurs Santé et société de la MSH Paris Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail familial de santé et les solidarités publiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme en Bretagne (MSHB), Jun 2017, Rennes, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole des Arts, Sciences et Humanités (EACH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Université de Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies d’assistance : de la compensation à l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès sur les aides techniques pour les personnes handicapées, Congrès Handicap, IFRATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans les situations de soutiens mixtes (parents et professionnels) au cours du vieillir à domicile. Saisir l’expérience des parents : questions méthodologiques et conceptuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Workshop International et Interdisciplinaire, Entre déprise, Reprise et Emprise : nouveaux regards sur le vieillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Toulouse II, Apr 2014, Le Mirail, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR Longévité et Vieillissement, Programme cadre Horizon 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’été</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, Sep 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement et solitude. Préserver les capacités et les sociabilités pour développer la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication congrès AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Monalisa, Coderpa 22,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, MSH-Bretagne, Brest-Rennes, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif Ville Amie des Ainés et les questions de mobilité, transports et aménagements des milieux de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Une voirie pour tous, CEREMA-Certu UBO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail familial de soin aux personnes âgées en situations de vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Perspectives du maintien à domicile, Haute Ecole de Travail Social et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement, technologies et préservation des capacités d’agir des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRETS, EDF, avec le soutien de la Fondation Maison des Sciences de l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et Vieillissements : une question sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cours Public UBO, Vieillir aujourd’hui. Le vieillissement au féminin (année 1), avec la collaboration de l’association Pourquoi Pas Vieilles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillir demain : les défis de la connaissance pour les sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du Collège des Sciences Humaines et Sociales de la Société Française de Gériatrie et Gérontologie (SFGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des Affaires Sociales et de la Santé, Mar 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Déprise, Reprise et Emprise : Vivre le vieillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire et international, Laboratoire Structurations des Mondes Sociaux, Laboratoire LISST-CERS (UMR 5193 CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse le Mirail, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cours du soin et du vieillir : l’ordonnancement des négociations entre prises, délégations, défections et relégations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bretagne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et Interdisciplinaire, Entre déprise, Reprise et Emprise : vivre le vieillir,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Université Toulouse II Le Mirail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, sociabilités et participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Vieillissement, journée de recherche UEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et trajectoires des personnes âgées face aux politiques des modes de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude, Discutante session : Politiques de mode de vie et parcours de fin de vie, Université du Havre, membre Comité scientifique, RT 6 Politiques sociales, protection sociale, solidarités, RT 7, Vieillesses, vieillissement, parcours de vie, Centre Pierre Naville, U. Evry, CIRTAI U.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entraide familiale sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebourg M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les amphis de Place Publique, avec la Maison des Sciences de l’Homme en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires du cancer et subjectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discutante, ARS/ESO, Institut national du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Mar 2013, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillesses, vieillissement et parcours de vie, membre du bureau du CR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Association Française de Sociologie, Organisation sessions Réseau thématique RT 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de vulnérabilité et parcours des personnes au grand âge : régulations juridiques et pratiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Colloque Vulnérabilités sanitaires et sociales, ANR, IReSP (Institut de Recherche en Santé Publique, Ministère des affaires sociales et de santé, ITMO Santé Publique d’Aviesan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement, citoyenneté, vulnérabilité : mise en perspective de recherches internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche, RTR MSHB-ReVie, Plate-forme bretonne de recherche sur le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Bretagne, Nov 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’isolement des personnes âgées : enjeux et modes d’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil Général des Côtes d’Armor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, St Brieuc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et trajectoires des personnes âgées face aux politiques des modes de vie, Discutante session : Politiques de mode de vie et parcours de fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude, Université du Havre, membre Comité scientifique, RT 6 Politiques sociales, protection sociale, solidarités, RT 7, Vieillesses, vieillissement, parcours de vie, Centre Pierre Naville, U. Evry, CIRTAI U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intergénération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passeurs-Quêteur de mémoire, Conseil général Finistère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Commana, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer la qualité des établissements et services du champ médico-social : un exercice concerté ? Le cas des services et établissements pour personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, L’usager-citoyen : Affirmer ses droits dans les établissements et services, Conseil général du Finistère,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La genèse et les fondements des démarches des Villes Amies des Ainés à l’échelle mondiale et française , Villes et vieillissements. .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les programmes de l’OMS et de la France : « Villes Amies des Aînés » et « Bien vieillir », ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jan 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre d’une protection juridique dans les situations de personnes âgées de 75 ans et plus : au-delà des incapacités présentes, prendre en compte les vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication et animation table-ronde 21 : Pouvoir et capacité de décider au grand âge, Colloque International Le Droit de Vieillir, Citoyenneté, Intégration sociale et Participation politique des personnes âgées,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation territoriale du programme de l’Organisation Mondiale de la Santé ‘‘Ville Amie Des Aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168743v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Observatoire International PASCAL, Le rôle de l'Enseignement supérieur dans le développement socio-économique local et régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brest, UBO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissements : Quelles passerelles entre la Bretagne et l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude MSH, Plateforme ReVie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat et Aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’impensé des classes sociales dans le processus de vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Université de Namur, France</w:t>
+              <w:t xml:space="preserve">expériences du voisinage et grand âge, CCAS Saint Pol de Léon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint Pol de Léon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UBO, Jun 2015, Brest, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viellissement : Quelles passerelles entre la Bretagne et l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude MSH, Plate-Forme ReVie, 12 juin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, - Le Borgne-Uguen F., 2012, Viellissement : Quelles passerelles entre la Bretagne et l’Europe ?, Journée d’étude MSH, Plate-Forme ReVie, Jun 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Brestagne, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles passerelles entre la Bretagne et l’Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude MSH, Plate-Forme ReVie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vieillir : entre médicalisation et démédicalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Chaire social care-Lien social et santé, EHESP-CNSA, en collaboration avec le RT 7 et le RT 19 de l’Association Française de Sociologie, membre Comité scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aide aux personnes âgées : un univers féminin ?</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de vieillir &amp;quot; Citoyenneté, intégration sociale et participation politique des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International, Réseau International d'Étude sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS) et Pôle de Gérontologie Interrégional de Bourgogne / Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérontotechnologies et maintien à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail du Groupe Vieillissements du Réseau des jeunes chercheurs Santé et société de la MSH Paris Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Table-ronde clôture de la formation Auditeurs-cycle 2011-12, IHEST, Institut des Hautes Etudes pour la Science et la Technologie, Ministère de l'Enseignement Supérieur et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les parcours des vieilles personnes construisent les carrières de leurs parents : conjoints et enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Parcours de vulnérabilité au grand âge : pratiques sociales et régulations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, féminismes, recherches, 30 ans après, Discutante « Atelier Santé, vieillissement, care »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes chercheur-e-s, Arpege, Réseau Genre de la Maison des Sciences de l’Homme de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille et événements du parcours de vie des parents au grand âge : entre normalisation et négociation des décisions de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire FSPV, Famille, santé, parcours de vie, CLERSE, Université Lille 1, en collaboration avec le CeRIES, Centre de Recherche, ‘Individus, Epreuves, Sociétés’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Université Lille 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et vieillissements. Les programmes de l’OMS et de la France : Villes Amies des Aînés et Bien vieillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude ARS EA 3149</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jan 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des négociations critiques entre les personnes âgées, leurs proches et les mandataires judiciaires : les protections juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Les enjeux économiques, sociologiques et politiques du vieillissement, UMR 80 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE (Centre Lillois d’Etudes et de Recherches Sociologiques et Economiques), Nov 2012, Université Lille 1, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations des manières d'habiter à la vieillesse : logements et territoires de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Université de Sao Paulo, Brésil</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude CoST, Les enjeux politiques et sociaux des mobilités résidentielles des personnes âgées, Citères, CNRS UMR 6173, CoST-TERRENI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais, Jan 2012, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, université Toulouse II, Apr 2014, Le Mirail, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et maladie : expériences et régulations de l’incertitude, Co- responsabilité scientifique des sessions du CR et de l’appel à communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International AISLF, Membre du bureau du CR Sociologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UBO, Sep 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit au choix, droit au risque des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde, Droit des personnes âgées et maltraitance, coordination Beaulieu M.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France, Reiactis, Jan 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de santé en situation de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Monalisa, Coderpa 22,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARS-UBO, Nov 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes chercheurs sur le vieillissement et la longévité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études EPT Recherches sur le Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Bretagne, Jan 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la protection des majeurs en France : le public des personnes du grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Mire/DREES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pennec S., Le Borgne-Uguen F., 2011, Chercheures invitées, Centre de Ressources sur le Vieillissement, Entraide Nationale et Université de Fès, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Une voirie pour tous, CEREMA-Certu UBO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
+              <w:t xml:space="preserve">missions au Maroc mars, et Accueil juin 2011- UBO : Professeurs sociologie Université de Fès : Pr. Ababou et Pr A. Maliki.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cibler et comprendre les enjeux du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-Ronde 1, Débat interdépartemental sur la dépendance en Bretagne, Préfecture de Bretagne et Agence Régionale de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dinan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de santé en situation de vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-Responsable Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARS-UBO, Nov 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère des Affaires Sociales et de la Santé, Mar 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager l’habitat face aux handicaps. Négocier les usages des espaces avec les proches et les professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International, Vieillissement de la population dans les pays du Sud : Famille, Conditions de Vie, Solidarités publiques et privées, Etat des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse le Mirail, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se référer à la notion de vulnérabilité : quelle pertinence dans le champ du vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire VULAGE EHESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheures invitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre de Ressources sur le Vieillissement, Entraide Nationale et Université de Fès, Maroc, missions au Maroc mars, et Accueil juin 2011- UBO : Professeurs sociologie Université de Fès : Pr. Ababou et Pr A. Maliki.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir de vieilles personnes en situations de vulnérabilité. Entre qualification par autrui et préservation de l’autonomie : décisions de protection juridique et devenirs post-hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bascougnano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Interdisciplinaire, Entre déprise, Reprise et Emprise : vivre le vieillir,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Université Toulouse II Le Mirail, France</w:t>
+              <w:t xml:space="preserve">», Colloque International, Un siècle de santé sociale. Formes et traitements des vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Brest, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience du recours à la protection juridique des femmes du grand âge. Quelle préservation des intérêts et des capacités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences-Débats Précarité, Vulnérabilité, Exclusion, Association Psychologie et Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes chercheurs sur le vieillissement et la longévité,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études EPT Recherches sur le Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Bretagne, Jan 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, St Brieuc, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une double visée dans la protection juridique des majeurs en France depuis 2009 : Préserver les capacités et prendre en compte les vulnérabilités des personnes du grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ACFAS, 79e congrès de l’Association francophone pour le savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Université Sherbrooke, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir de vieilles personnes en situations de vulnérabilité. Entre qualifications par autrui et préservation de l’autonomie : décisions de protection juridique et devenirs post-hospitaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bascougnano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rennes, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international: Un siècle de santé sociale. Formes et traitement des vulnérabilités (1880-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH-Bretagne, Nov 2013, Rennes, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et entrée en Hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Séminaire d’analyse des corpus de la recherche, Fonds de la recherche suisse, Pott M. (dir.) Anchisi A, Unité de recherche en santé, Haute Ecole cantonale vaudoise de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de l’Amour, des liens électifs aux obligations électives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International, ARS (EA 3149) et CRDP (3881)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Mar 2013, Brest, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes âgées de 75 ans et plus « sous tutelle». Au-delà des incapacités : le maintien des pouvoirs d’agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La production de santé en situations de vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, ARS-UBO., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Santiago et Ministère de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mission au Chili; 28 octobre- 9 novembre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies pour les sociabilités et la production de santé : nouvelles questions pour les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Les sciences sociales dans l’étude des objets techniques et de leurs usages, Télécommunications et personnes éloignées des technologies, ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale, May 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Commana, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université d’Oran, Pr M. Mebtoul, Université Lille 1, réseau scientifique et pédagogique Masters Actions Sociales et de Santé- UBO, Master Pratiques et Politiques Locales de Santé, Université Lille 1, Master Santé Université Oran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manifestations scientifiques (journées d’études et Colloque) France (Lille et Brest) et Oran.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, Brest et Oran, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Dijon, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets techniques introduits lors de démarches d’adaptation de l’habitat : logiques et normes de ‘placements’ et de ‘déplacements’ entre l’individu, son entourage et les professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Congrès International Francophone de Gériatrie et Gérontologie (CIFGG), 30èmes Journées Annuelles de la Société Française de Gériatrie et Gérontologie (SFGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale, Jan 2012, Brest, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age, citoyenneté et pouvoirs : de la Recherche à l'Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, REIACTIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Santiago du Chili, Oct 2010, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Dijon, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir des niveaux d'autonomie et d'incapacité dans la vie quotidienne : interventions des médecins traitants et des médecins &amp;quot;experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prévention nutritionnelle en gériatrie, la Fragilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régulations publiques des services en direction des personnes âgées en France : l'Allocation Personnalisée à l'Autonomie et les protections juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences scientifiques du Centre de recherche sur le vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en place de la réforme de la protection des majeurs en France depuis 2009 : prendre en compte les capacités préservées des personnes du grand âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Age, citoyenneté et pouvoirs : de la recherche à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Santiago du Chili, Chili</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sciences sociales dans l’étude des objets techniques et de leurs usages. Télé-communication et personnes éloignées des technologies, Co-Responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, May 2010, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services à domicile et les personnes sous protection juridique : négociations entre tuteurs et professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les services aux personnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décider pour autrui entre famille-s et médecin-s : les conditions d'une production de normes collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualifier les problèmes, décider pour autrui. Les proches à l'épreuve du médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sciences sociales dans l’étude des objets techniques et de leurs usages. Télé-communication et personnes éloignées des technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-Responsable Séminaire ARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, May 2010, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Santiago et Ministère de la santé:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude MSH, Plateforme ReVie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">mission au Chili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Santiago, Chili</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’appropriation territoriale du programme de l’Organisation Mondiale de la Santé ‘‘Ville Amie Des Aînés</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination et intégration des services aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'Observatoire International PASCAL, Le rôle de l'Enseignement supérieur dans le développement socio-économique local et régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Brest, UBO, France</w:t>
+              <w:t xml:space="preserve">», Conférence de la Chaire de Recherche du Canada sur les pratiques professionnelles d’intégration des services en gérontologie, séminaire permanent du Centre de Recherche sur le Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Apr 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Brest, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la notion de fragilité par des médecins traitants et des médecins ‘experts’ au moment de définir un niveau d’autonomie et/ou évaluer les in-capacités des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragilités, XXXXII èmes Journées Annuelles de la Société de Gérontologie de l’Ouest et du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les malades et les usagers sous protection juridique. Les négociations des protecteurs avec les professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soin négocié entre le malade, ses proches et les professionnels. Situations de maladies et de handicaps de longue durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille aux prises avec la santé des ascendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès international de l'AISLF (Association Internationale des Sociologues de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations des médecins traitants et des médecins d'un Conseil général à l'égard des proches d'un patient âgé au moment d'une décision d'allocation médico-sociale (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe Congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primauté familiale&amp;quot; et féminisation de l'exercice de la protection juridique auprès d'un parent âgé. Continuités et évolutions prévues par la loi du 5 mars 2007 sur la protection des majeurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'Institut d'études des femmes, Université d'Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques de grand-parenté dans les parcours de retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe Congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des technologies pour le maintien à domicile et la préservation des sociabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint Pol de Léon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier TIC &amp; Santé, "Les technologies TIC au service de l'Hospitalisation et du Maintien à Domicile (HAD/MAD)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, - Le Borgne-Uguen F., 2012, Viellissement : Quelles passerelles entre la Bretagne et l’Europe ?, Journée d’étude MSH, Plate-Forme ReVie, Jun 2012, Brest, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations à la direction et à la responsabilité des services professionnels auprès de personnes du grand âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l'École du travail social, Université d'Ottawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brest, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concertations des médecins généralistes avec les équipes médico-sociales du Conseil général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et demande Sociale. Questions sociales et de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Rennes, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et femmes, représentants familiaux de leur parent &amp;quot;majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Congrès international des recherches féministes dans la francophonie plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gérontotechnologies et maintien à domicile</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de création et d'appropriation des Dossiers Médicaux Partagés par des professionnels du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-conception et logiques d'usage en E-santé : entre sciences sociales et sciences de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations de vulnérabilité relationnelle, construction du handicap et statut juridique des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des mots en droit des personnes et droit de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure d'évaluation de la dépendance de la &amp;quot;personne âgée&amp;quot; : pratiques de coopération et nouvelle dynamique professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Kerbiguet-Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État social à l'épreuve des parcours de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets de vie, &amp;quot;turning point&amp;quot;, ruptures biographiques, etc. : éléments d'analyse des parcours des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde clôture de la formation Auditeurs-cycle 2011-12, IHEST, Institut des Hautes Etudes pour la Science et la Technologie, Ministère de l'Enseignement Supérieur et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">L'État social à l'épreuve des parcours de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE (Centre Lillois d’Etudes et de Recherches Sociologiques et Economiques), Nov 2012, Université Lille 1, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et pratiques des médecins généralistes à propos de la vieillesse et de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e congrès de l'AFS (Association Française de Sociologie), RTF 7 "Vieillesse, vieillissement et parcours de vie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fils dans le soutien envers leurs ascendants : des pratiques diversifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études de l'Institut de la longévité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés entre sciences de l'ingénieur et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innover pour demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecins généralistes, personnes âgées et leurs entourages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...4024 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès de l'AFS (Association Française de Sociologie), RTF 9 "Vieillissements et vieillesse"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9308,51 +9308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Pennec, Françoise Le Borgne-Uguen Florence Douguet. Presses universitaires de Rennes (PUR), pp.288, 2014, Le sens social, 978-2-7535-3392-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9370,51 +9370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les négociations du soin. Les professionnels, les malades et leurs proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9471,51 +9471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraide familiale. Régulations juridiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. pp.323, 2012, Des Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9798,51 +9798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements techniques pour préserver le « chez soi » en situation de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Environnement et ergothérapie : comprendre, permettre et faciliter la performance dans l'activité, Trouvé E. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9867,51 +9867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ages-Friendly Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9975,51 +9975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Pennec, Françoise Le Borgne-Uguen Florence Douguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les négociations du soin. Les professionnels, les malades et leurs proches.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.7-23, 2014, Le sens social, 978-2-7535-3392-9</w:t>
@@ -10280,51 +10280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in L’entraide familiale. Régulations juridiques et sociales, Le Borgne-Uguen F. Rebourg M. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-20, 2012, Des Sociétés</w:t>
@@ -10703,51 +10703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche sur le Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10948,1369 +10948,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HAS-CNSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] (Haute Autorité de Santé et Caisse Nationale de Solidarité à l’Autonomie), INCa (Institut National du Cancer),. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La structuration de la recherche interdisciplinaire sur le vieillissement en Bretagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebourg M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Du laboratoire de sociologie de l'Université de Brest à une plate-forme de recherche à la MSH Bretagne, GDR Longévité et Vieillissement, Newsletter n°2. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[0] (Haute Autorité de Santé et Caisse Nationale de Solidarité à l’Autonomie), INCa (Institut National du Cancer),. 2014</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR Longévité et vieillissement, Programme cadre, Horizon 2020, Co-animation groupe de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Séminaire d'été. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[0] Séminaire d'été. 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vieillissement de la population au Québec et ses enjeux socioéconomiques et de santé, Fonds Recherche Québec, Société et culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] 2013-2014, Action concertée « Programme thématique ». 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] 2013-2014, Action concertée « Programme thématique ». 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quimper : Ville Amie des Aînés - OMS, Diagnostic réalisé auprès des habitants et des professionnels, Brest, ARS-UBO, 132 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRESP (Institut de Recherche en Santé Publique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Appel à Recherches : Handicap et perte d’autonomie. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles. Les &amp;quot;non usagers&amp;quot; : régulations privées des besoins et demandes éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles. Les &amp;quot;multi usagers&amp;quot; : quantification des besoins, arbitrages entre emploi féminin et soins aux jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles. Comment évaluer les besoins des familles en matière de mode de garde des jeunes enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des usages du dossier patient partagé au sein de deux réseaux de santé, analyse sociologique versus analyse des « logs files »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Atelier de recherche sociologique (Université de Bretagne Occidentale (UBO)). 2007, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des usages du dossier patient partagé au sein de deux réseaux de santé, analyse sociologique versus analyse des &amp;quot;logs files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partenariat entre médecins généralistes et département : l'évaluation des dépendances des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Kerbiguet-Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecins généralistes et personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2012</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[0] Appel à Recherches : Handicap et perte d’autonomie. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fils dans le soutien envers les ascendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les besoins en emplois et en qualifications des Établissements d'Hébergement des Personnes Agées en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Durouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...540 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins généralistes et personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...289 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12536,51 +12536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095217ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.169.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian P&#233;drot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrot F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168743v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebourg M" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118173v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162682v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167427v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bascougnano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123250v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Kerbiguet-Charlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01448779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saliou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01451143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drulhe M" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicot F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02174210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167943v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durouchoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095217ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaulieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.169.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian P&#233;drot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03372747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.191.0110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115489v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trellu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedrot F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02176048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167515v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebourg M" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebourg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167428v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167509v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bascougnano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119907v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666915v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00673392v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02123231v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00677016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681417v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00671029v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Kerbiguet-Charlier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667622v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01448779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saliou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01451143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Douguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cresson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116733v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02117489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006212v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116723v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drulhe M" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicot F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02174210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167748v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02167752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651308v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651310v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672796v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Levasseur" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desanti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durouchoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00672802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>