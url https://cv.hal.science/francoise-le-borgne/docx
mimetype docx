--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -153,685 +153,836 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57</w:t>
+              <w:t xml:space="preserve">, 2025, 57, pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lettre à l'oeuvre : pouvoirs de l'épistolaire chez Rétif de la Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05553653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie épistolaire et parcours de lecture dans Le Paysan perverti de Rétif de la Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.117-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05553635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ehrard (1926-2023), un dix-huitiémiste dans son siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1/2 (48), pp.229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04839062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif. L’héritage des néologismes de Rétif et de ses observations sur la langue française : Affreuseté, Baladoire, Bleuir, Énergiser, Hideur, Observateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Derainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, introduction à la rubrique "Les mots de Rétif", p.167-168 (56), pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04876688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">レチフ・ド・ラ・ブルトンヌとロマン主義作家 —サンド、デュマ、ネルヴァル、シュー—</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language and Littérature, Bulletin du CELL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04839084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : les revies de l’œuvre de Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Derainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56, pp.23-37</w:t>
+              <w:t xml:space="preserve">, 2024, "Rétif après Rétif : réécritures et adaptations", dossier coordonné par Lucien Derainne, Françoise Le Borgne et Laurent Loty (56), pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04872002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien sur le site retifdelabretonne.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04876700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rétif de Charles Monselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, "Rétif après Rétif : réécritures et adaptations", dossier coordonné par Lucien Derainne, Françoise Le Borgne et Laurent Loty (56), pp.13-21</w:t>
+              <w:t xml:space="preserve">, 2024, 56, pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05039006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarder en face. Entretien avec Maryvonne Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif. La néologie singulière de Rétif. Un florilège précédé d’un essai de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -860,211 +1011,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.153-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04418235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastorales rétiviennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75, pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04308295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monsieur Nicolas ou l'« anatomie du moi humain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04415262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques mots autour de l'origine de l'autorité de l'écrivain : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1080,289 +1231,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier « Sociopoétique de l'étape »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inscrire et écrire : les voies de la création littéraire chez Rétif de La Bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auberges et fausses identités dans la comédie révolutionnaire (1790-1799)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, in dossier « Sociopoétique de l’étape », Clermont-Ferrand, POLEN, n° 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/sociopoetiques.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour d’une autorité d’écrivain singulière : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1391,211 +1542,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.172-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théâtres des Nuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04310372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara et la Charpillon : écritures de la crise dans Monsieur Nicolas de Rétif de La Bretonne et Histoire de ma vie de Casanova.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour de la différence des sexes : « Agréministe, agrémenté », « Autrice », « Baiser » et « Poliçon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1624,73 +1775,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53, pp.152-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques mots autour de la différence des sexes : “Agréministe, agrémenté”, “Autrice”, “Baiser” et “Poliçon”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1706,73 +1857,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 53, pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03515233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Inscripcion” et “Mise” : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1788,73 +1939,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, rubrique "Les mots de Rétif", 52, pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04025334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif. « Inscripcion » et « Mise » : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1883,208 +2034,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52, pp.232-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. « Original » et « Parangon » : un caractère singulier en caractères d’imprimerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51, pp.80-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif. Un “Monstre” conjuré par le “Romanesque” et le “Romantique” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,1084 +2250,881 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49, pp.99-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Tout réformer et rire de soi : « antisocial », « classe », « pornographie » et « sot », par Motentout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Belkahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.235-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot; : L’esprit des mots « nocturne », « sel » et « vaporeuse ». Littérature et philosophie, morale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.255-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intimité dévoyée des ménages : le cas de La Femme infidèle de Rétif de La Bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Actes du colloque de Clermont-Ferrand (7-8 juin 2012) Le Drame conjugal dans l'oeuvre de Rétif de La Bretonne : désastre intime et enjeux politiques, 44, pp.125-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Modiano et Rétif de La Bretonne : Le palimpseste des Nuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Volume d'hommage à Pierre Testud, 45, pp.203-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152825v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-02291000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Rétif de la Bretonne, George Sand et l’écriture du monde paysan »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Responsables scientifiques : Pascale Auraix-Jonchière et Françoise Le Borgne (CELIS-UCA), Sep 2025, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le paysan et le sauvage dans l’œuvre de Rétif de la Bretonne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Rétif de la Bretonne, George Sand et l’écriture du monde paysan »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Responsables scientifiques : Pascale Auraix-Jonchière et Françoise Le Borgne (CELIS-UCA), Sep 2025, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les larmes dans La Nouvelle Héloïse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : « Les larmes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Le Borgne (CELIS); Alain Montandon (CELIS); Elena Anastasaki (Université de Thessalie, Grèce), Aug 2023, Charroux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire société au siècle des Lumières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe Lumières et Romantismes du CELIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fanny Platelle (org.), Feb 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Vous en valez un autre’ : auberges et fausses identités dans la comédie révolutionnaire (1790-1799) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Sociopoétique (programme : « Sociopoétique de l’étape »)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Montandon et Françoise Le Borgne (org.), Jun 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’imaginaire américain dans Zélia de Dubuisson »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Tisdall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : « Amérique (s) poétique (s) entre Ancien Monde et Nouveau Monde. L’espace américain comme nouveau territoire de la fiction de Fontenelle à Chateaubriand »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (Organisateurs) : Pierino Gallo et Isabelle Mullet-Blandin, Nov 2019, Université Jean Monnet, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3186,254 +3134,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villégiatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Montandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 232, 2022, Paris, Honoré Champion, coll. « Histoire culturelle de l’Europe », 9782745357137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Montandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUBP. , 446 p., 2020, 978-2-84516-919-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations familiales entre générations. Dans le théâtre européen (1750-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Platelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, p. 232, 2022, Paris, Honoré Champion, coll. « Histoire culturelle de l’Europe », 9782745357137</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Le Borgne et Fanny Platelle. Clermont-Ferrand, PUBP, 2014, coll. "Révolutions et Romantismes", 426 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3443,706 +3391,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Paris, Honoré Champion. </w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Héloïse de Rousseau : un roman absout par les larmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Anastasaki, Françoise Le Borgne, Alain Montandon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Alain Montandon, Françoise Le Borgne et Elena Anastasaki (dir.), L’archipel des larmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 119-138, 2025, 9782745364210</w:t>
+              <w:t xml:space="preserve">L'Archipel des larmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.119-138, 2025, Romantisme et modernité, 978-2-7453-6421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05553343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La scène plurielle dans Le Café ou l’Ecossaise de Voltaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières du théâtre. Avec Pierre Frantz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Nouvelle-France dans Arlequin sauvage de Delisle de La Drevetière et les Dialogues de Lahontan : un miroir brisé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Côté, Pierre Frantz et Sophie Marchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêver le Nouveau Monde. L’imaginaire nord-américain dans la littérature française au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Villegiatures, Françoise Le Borgne et Alain Montandon (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 7-28, 2022, Paris, Honoré Champion, coll. « Histoire culturelle de l’Europe », 9782745357137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Alceste à la campagne : la villégiature comme nouvelle scène comique au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Villégiatures, Françoise Le Borgne et Alain Montandon (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 91-109, 2022, Paris, Honoré Champion, coll. « Histoire culturelle de l’Europe », 9782745357137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Boutons-nous trètous à table !’ La représentation du souper au théâtre à la fin de l’Ancien Régime et sous la Révolution »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Françoise Le Borgne et Alain Montandon (dir.), Le Souper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clermont-Ferrand, PUBP, coll. « Littératures »</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 277-298, 2020, 978-2-84516-919-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;sauvages&amp;quot; dans Les Incas de Marmontel : enjeux d'une catégorie caduque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierino Gallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)lire les Incas de Jean-François Marmontel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre le sombre et le noir. Les Nuits révolutionnaires de Rétif de La Bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nuits de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, p. 357-369, 2013, Histoires croisées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00874804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation “intéressée” et indépendance dans les rapports entre Johann Jakob Bodmer (1698-1783) et Christoph Martin Wieland (1733-1813)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Coignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filiation, modèles et transmission dans les littératures européennes (1740-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.59-72, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4289,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039006v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152859v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Logerot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049346" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tisdall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05390958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20souper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1511" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tisdall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20souper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>