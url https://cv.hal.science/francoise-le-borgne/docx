--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -100,204 +100,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les mots de Rétif » : “Amatrice”, “caffétiste” et “effété”, ou la fécondité néologique d’un amateur de cafés</w:t>
+                <w:t xml:space="preserve">De la lettre à l'oeuvre : pouvoirs de l'épistolaire chez Rétif de la Bretonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+                <w:t xml:space="preserve">Linda Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57, pp.163-178</w:t>
+              <w:t xml:space="preserve">, 2025, 57, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439725v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-05553653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mots de Rétif » : “Amatrice”, “caffétiste” et “effété”, ou la fécondité néologique d’un amateur de cafés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Gil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57, pp.9-15</w:t>
+              <w:t xml:space="preserve">, 2025, 57, pp.163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05553653v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonie épistolaire et parcours de lecture dans Le Paysan perverti de Rétif de la Bretonne</w:t>
               </w:r>
@@ -346,2116 +346,2116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05553635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Rétif de Charles Monselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.23-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05039006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : les revies de l’œuvre de Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Derainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, "Rétif après Rétif : réécritures et adaptations", dossier coordonné par Lucien Derainne, Françoise Le Borgne et Laurent Loty (56), pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04872002v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien sur le site retifdelabretonne.net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.245-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Ehrard (1926-2023), un dix-huitiémiste dans son siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanistische Zeitschrift für Literaturgeschichte = Cahiers d'histoire des littératures romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1/2 (48), pp.229-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04839062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif. L’héritage des néologismes de Rétif et de ses observations sur la langue française : Affreuseté, Baladoire, Bleuir, Énergiser, Hideur, Observateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Derainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, introduction à la rubrique "Les mots de Rétif", p.167-168 (56), pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04876688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">レチフ・ド・ラ・ブルトンヌとロマン主義作家 —サンド、デュマ、ネルヴァル、シュー—</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Language and Littérature, Bulletin du CELL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.63-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04839084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monsieur Nicolas ou l'« anatomie du moi humain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, "Rétif après Rétif : réécritures et adaptations", dossier coordonné par Lucien Derainne, Françoise Le Borgne et Laurent Loty (56), pp.13-21</w:t>
+              <w:t xml:space="preserve">, 2023, 55, pp.33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04415262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarder en face. Entretien avec Maryvonne Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. La néologie singulière de Rétif. Un florilège précédé d’un essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56, pp.245-250</w:t>
+              <w:t xml:space="preserve">, 2023, 55, pp.153-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Rétif de Charles Monselet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04418235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastorales rétiviennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.29-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04308295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théâtres des Nuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 56, pp.23-37</w:t>
+              <w:t xml:space="preserve">, 2022, 54, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04310372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques mots autour de l'origine de l'autorité de l'écrivain : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Sociopoétique de l'étape »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire et écrire : les voies de la création littéraire chez Rétif de La Bretonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, pp.139-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auberges et fausses identités dans la comédie révolutionnaire (1790-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, in dossier « Sociopoétique de l’étape », Clermont-Ferrand, POLEN, n° 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/sociopoetiques.1511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour d’une autorité d’écrivain singulière : « esprité », « patriarcal », « commiscéabilité », « indagateur, indagabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55, pp.153-197</w:t>
+              <w:t xml:space="preserve">, 2022, 54, pp.172-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Monsieur Nicolas ou l'« anatomie du moi humain »</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara et la Charpillon : écritures de la crise dans Monsieur Nicolas de Rétif de La Bretonne et Histoire de ma vie de Casanova.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55, pp.33-52</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Quelques mots autour de la différence des sexes : « Agréministe, agrémenté », « Autrice », « Baiser » et « Poliçon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 54</w:t>
+              <w:t xml:space="preserve">, 2021, 53, pp.152-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...251 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques mots autour de la différence des sexes : “Agréministe, agrémenté”, “Autrice”, “Baiser” et “Poliçon”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.172-187</w:t>
+              <w:t xml:space="preserve">, A paraître, 53, pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03515233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. « Inscripcion » et « Mise » : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54, pp.145-160</w:t>
+              <w:t xml:space="preserve">, 2020, 52, pp.232-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Inscripcion” et “Mise” : un art d’écrire sur la pierre, une manière d’écrire sur le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2020, rubrique "Les mots de Rétif", 52, pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04025334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. « Original » et « Parangon » : un caractère singulier en caractères d’imprimerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 53, pp.152-174</w:t>
+              <w:t xml:space="preserve">, 2019, 51, pp.80-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif. Un “Monstre” conjuré par le “Romanesque” et le “Romantique” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Loty</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jaëcklé-Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 53, pp.153-154</w:t>
+              <w:t xml:space="preserve">, 2017, 49, pp.99-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de Rétif&amp;quot;. Tout réformer et rire de soi : « antisocial », « classe », « pornographie » et « sot », par Motentout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes rétiviennes Revue de la Société Rétif de La Bretonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, rubrique "Les mots de Rétif", 52, pp.231-234</w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.235-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...331 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de Rétif&amp;quot; : L’esprit des mots « nocturne », « sel » et « vaporeuse ». Littérature et philosophie, morale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Samzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,165 +2890,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« ‘Vous en valez un autre’ : auberges et fausses identités dans la comédie révolutionnaire (1790-1799) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Sociopoétique (programme : « Sociopoétique de l’étape »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Montandon et Françoise Le Borgne (org.), Jun 2021, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Faire société au siècle des Lumières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’équipe Lumières et Romantismes du CELIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fanny Platelle (org.), Feb 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430706v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03430701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’imaginaire américain dans Zélia de Dubuisson »</w:t>
               </w:r>
@@ -3472,169 +3472,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05553343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Nouvelle-France dans Arlequin sauvage de Delisle de La Drevetière et les Dialogues de Lahontan : un miroir brisé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Côté, Pierre Frantz et Sophie Marchand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rêver le Nouveau Monde. L’imaginaire nord-américain dans la littérature française au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Laval, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La scène plurielle dans Le Café ou l’Ecossaise de Voltaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières du théâtre. Avec Pierre Frantz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893534v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03893539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553653v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1511" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310372v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430706v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tisdall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20souper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872002v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Derainne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ja&#235;ckl&#233;-Plunian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04839084v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04415262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04418235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03852735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.1511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409610v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brucker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Samzun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Belkahla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01152825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05393383v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03430706v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Tisdall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02961708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02999915v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Platelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05553343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03812149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Le%20souper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02372144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Coignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>