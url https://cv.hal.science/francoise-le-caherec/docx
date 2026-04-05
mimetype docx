--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Nitrogen Input Mitigates Quantitative but Not Qualitative Reconfiguration of Leaf Primary Metabolism in Brassica napus L. Subjected to Drought and Rehydration</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset of near infrared spectroscopy measurements to predict Nitrogen and Carbon contents in a wide range of tissues from Brassica napus plants grown under contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Albert</w:t>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Dellero</w:t>
+                <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leport</w:t>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Aubert</w:t>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (7), pp.969-969. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants13070969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530580v1</w:t>
+                <w:t xml:space="preserve">hal-04804520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset of near infrared spectroscopy measurements to predict Nitrogen and Carbon contents in a wide range of tissues from Brassica napus plants grown under contrasted environments</w:t>
+                <w:t xml:space="preserve">Low Nitrogen Input Mitigates Quantitative but Not Qualitative Reconfiguration of Leaf Primary Metabolism in Brassica napus L. Subjected to Drought and Rehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Benjamin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leprince</w:t>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Guichard</w:t>
+                <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+                <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111163. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.969-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13070969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804520v2</w:t>
+                <w:t xml:space="preserve">hal-04530580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica napus Drought-Induced 22-kD Protein (BnD22) Acts Simultaneously as a Cysteine Protease Inhibitor and Chlorophyll-Binding Protein</w:t>
               </w:r>
@@ -918,51 +918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,51 +1095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.1. </w:t>
@@ -1216,51 +1216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1363,51 +1363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
@@ -1484,64 +1484,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.20-31. </w:t>
@@ -1618,64 +1618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.59. </w:t>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 163 (1), pp.392-406. </w:t>
@@ -1847,64 +1847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen availability impacts oilseed rape (Brassica napus L.) plant water status and proline production efficiency under water-limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of a MIP family protein from the digestive tract of Cicadella viridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Beuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,103 +2397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of oilseed rape PI-WSCPs &amp;quot;Protease Inhibitors - Water Soluble Chlorophyll Binding Proteins&amp;quot; in nitrogen management and stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
@@ -2522,51 +2522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen deficiency impacts on cell and tissue structure changes associated to leaf senescence in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2647,51 +2647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canola leaf senescence phenotyping and identification of subcellular changes using NMR tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Franscesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium Toward plant phenotyping science: challenges and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Forschungszentrum Jülich, Germany. pp.13</w:t>
@@ -2766,355 +2766,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic profiling of osmolyte accumulating transgenics, mutants and extremophile relatives of Arabidopsis to get an insight into drought and salt stress responses in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Osmolyte accumulation in seedlings of the halophyte Limonium latifolium could arise without the inducing effect of sodium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duhazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François R. Larher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Biotechnology days, 15 novembre 2005, Ankara, Turquie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ankara, Turkey</w:t>
+              <w:t xml:space="preserve">6ème colloque national de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017390v1</w:t>
+                <w:t xml:space="preserve">hal-00016035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmolyte accumulation in seedlings of the halophyte Limonium latifolium could arise without the inducing effect of sodium chloride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The metabolic profiling of osmolyte accumulating transgenics, mutants and extremophile relatives of Arabidopsis to get an insight into drought and salt stress responses in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque national de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Arcachon, France</w:t>
+              <w:t xml:space="preserve">4th Biotechnology days, 15 novembre 2005, Ankara, Turquie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016035v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adjustments and osmolyte protection in plants facing osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François R. Larher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thellungiella halophila, workshop, 6th – 8th september 2004, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
@@ -3188,90 +3188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of leaf senescence and nitrogen deficiency in Brassica napus: a focus on proteolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Plant Senescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Berlin, France</w:t>
@@ -3313,51 +3313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of leaf senescence and nitrogen deficiency response in oilseed rape (Brassica napus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,77 +3425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of near-infrared spectroscopy models for predicting nitrogen and carbon contents in rapeseed tissues (Brassica napus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailleau Lucile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,77 +3576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO 2016: The nitrogen nutrition of plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane de Franceschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beuron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Garret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.29.17414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Franscesci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duhaz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane de Franceschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beuron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Garret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.29.17414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Franscesci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duhaz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>