--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1171,295 +1171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution and transcriptional regulation of the oilseed rape proline dehydrogenase genes suggest distinct roles of proline catabolism during development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Montes</w:t>
+                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-014-2189-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088770v1</w:t>
+                <w:t xml:space="preserve">hal-01455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Molecular evolution and transcriptional regulation of the oilseed rape proline dehydrogenase genes suggest distinct roles of proline catabolism during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (2), pp.403-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-014-2189-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455972v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling of genes encoding GABA-transaminases in Brassica napus reveals their regulation by water deficit</w:t>
               </w:r>
@@ -1471,51 +1471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane de Franceschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beuron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Garret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.29.17414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Franscesci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duhaz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane de Franceschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beuron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Garret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.29.17414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Franscesci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duhaz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>