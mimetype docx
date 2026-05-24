--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset of near infrared spectroscopy measurements to predict Nitrogen and Carbon contents in a wide range of tissues from Brassica napus plants grown under contrasted environments</w:t>
+                <w:t xml:space="preserve">Low Nitrogen Input Mitigates Quantitative but Not Qualitative Reconfiguration of Leaf Primary Metabolism in Brassica napus L. Subjected to Drought and Rehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Benjamin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leprince</w:t>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Guichard</w:t>
+                <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+                <w:t xml:space="preserve">Mathieu Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111163. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.969-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13070969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804520v2</w:t>
+                <w:t xml:space="preserve">hal-04530580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Nitrogen Input Mitigates Quantitative but Not Qualitative Reconfiguration of Leaf Primary Metabolism in Brassica napus L. Subjected to Drought and Rehydration</w:t>
+                <w:t xml:space="preserve">A comprehensive dataset of near infrared spectroscopy measurements to predict Nitrogen and Carbon contents in a wide range of tissues from Brassica napus plants grown under contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Albert</w:t>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Dellero</w:t>
+                <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leport</w:t>
+                <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Aubert</w:t>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (7), pp.969-969. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants13070969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530580v1</w:t>
+                <w:t xml:space="preserve">hal-04804520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica napus Drought-Induced 22-kD Protein (BnD22) Acts Simultaneously as a Cysteine Protease Inhibitor and Chlorophyll-Binding Protein</w:t>
               </w:r>
@@ -918,51 +918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1095,51 +1095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.1. </w:t>
@@ -1171,295 +1171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Molecular evolution and transcriptional regulation of the oilseed rape proline dehydrogenase genes suggest distinct roles of proline catabolism during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aïnouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (2), pp.403-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-014-2189-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455972v1</w:t>
+                <w:t xml:space="preserve">hal-01088770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution and transcriptional regulation of the oilseed rape proline dehydrogenase genes suggest distinct roles of proline catabolism during development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Montes</w:t>
+                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 241 (2), pp.403-419. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-014-2189-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088770v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling of genes encoding GABA-transaminases in Brassica napus reveals their regulation by water deficit</w:t>
               </w:r>
@@ -1471,77 +1471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.20-31. </w:t>
@@ -1618,64 +1618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.59. </w:t>
@@ -1765,51 +1765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 163 (1), pp.392-406. </w:t>
@@ -1847,64 +1847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen availability impacts oilseed rape (Brassica napus L.) plant water status and proline production efficiency under water-limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of a MIP family protein from the digestive tract of Cicadella viridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Beuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,51 +2160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. La qualité nutritionnelle et physiologique de la graine de colza dépend de la disponibilité en eau pendant la phase reproductrice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,51 +2285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water shortages during flowering impact seed qualities in oilseed rape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,103 +2397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of oilseed rape PI-WSCPs &amp;quot;Protease Inhibitors - Water Soluble Chlorophyll Binding Proteins&amp;quot; in nitrogen management and stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
@@ -2522,51 +2522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen deficiency impacts on cell and tissue structure changes associated to leaf senescence in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2647,51 +2647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canola leaf senescence phenotyping and identification of subcellular changes using NMR tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Franscesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium Toward plant phenotyping science: challenges and perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Forschungszentrum Jülich, Germany. pp.13</w:t>
@@ -2772,90 +2772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmolyte accumulation in seedlings of the halophyte Limonium latifolium could arise without the inducing effect of sodium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Duhazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François R. Larher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,103 +2893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolic profiling of osmolyte accumulating transgenics, mutants and extremophile relatives of Arabidopsis to get an insight into drought and salt stress responses in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Biotechnology days, 15 novembre 2005, Ankara, Turquie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Ankara, Turkey</w:t>
@@ -3018,64 +3018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adjustments and osmolyte protection in plants facing osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,90 +3188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of leaf senescence and nitrogen deficiency in Brassica napus: a focus on proteolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Plant Senescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Berlin, France</w:t>
@@ -3313,51 +3313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of leaf senescence and nitrogen deficiency response in oilseed rape (Brassica napus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,77 +3425,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of near-infrared spectroscopy models for predicting nitrogen and carbon contents in rapeseed tissues (Brassica napus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailleau Lucile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,77 +3576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO 2016: The nitrogen nutrition of plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane de Franceschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beuron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Garret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.29.17414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Franscesci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duhaz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13070969" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouargalne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcad016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689463v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.03.023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bianchetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01088770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fa&#235;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2189-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2015.03.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane de Franceschi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.223123" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Beuron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Garret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.29.17414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carrillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Debrandt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Franscesci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duhaz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Larher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>