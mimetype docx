--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -132,1412 +132,1745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Englishization of Higher Education in Europe</w:t>
+                <w:t xml:space="preserve">Politiques linguistiques familiales. Échanges verbaux et transmissions linguistiques/Family language policies. Verbal exchanges and transmission of languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amsterdam University Press</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5117/9789463727358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (6), pp.1666-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01434632.2025.2480427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434669v1</w:t>
+                <w:t xml:space="preserve">hal-05436317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalisation des universités et imposition de l’anglais comme langue d’enseignement : quels effets pour quelle transmission des connaissances ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Englishization of Higher Education in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et société: Approches transdisciplinaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1112125ar⟩</w:t>
+              <w:t xml:space="preserve">Amsterdam University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/9789463727358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805946v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalisation of universities and the imposition of English as a language of instruction: what effects on the transmission of knowledge?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Internationalisation des universités et imposition de l’anglais comme langue d’enseignement : quels effets pour quelle transmission des connaissances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et société </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enjeux et société: Approches transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.81-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112125ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435706v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement confiné au Département de Didactique du FLE de l’Université de Marmara.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Internationalisation of universities and the imposition of English as a language of instruction: what effects on the transmission of knowledge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yücelsin-Taş, Yaprak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le français langue étrangère dans les filières de l'enseignement supérieur àl’étranger. Un objet didactique et sociolinguistique à interroger ?</w:t>
+              <w:t xml:space="preserve">Enjeux et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Enjeux et société, 11 (1), pp.81-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436405v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological and Conceptual Issues in Family Language Policies among Transnational Moroccan and Indian Families: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles représentations d’un enseignement/apprentissage efficace du FLE ? Les classes préparatoires à GSU à travers l’exposé des catégorisations “enseignants natifs/non-natifs”.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’enseignement confiné au Département de Didactique du FLE de l’Université de Marmara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kunal, Olcay</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yücelsin-Taş, Yaprak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Signes, Discours et Sociétés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le français langue étrangère dans les filières de l'enseignement supérieur à l’étranger</w:t>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le français langue étrangère dans les filières de l'enseignement supérieur àl’étranger. Un objet didactique et sociolinguistique à interroger ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436394v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Motivations and Consequences Drive the Choice to Teach in English at University in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelles représentations d’un enseignement/apprentissage efficace du FLE ? Les classes préparatoires à GSU à travers l’exposé des catégorisations “enseignants natifs/non-natifs”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal, Olcay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PUR (Presses Universitaires de Rennes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Penser la didactique du plurilinguisme et ses mutations : idéologies, politiques, dispositifs, pp.73-84</w:t>
+              <w:t xml:space="preserve">Revue Signes, Discours et Sociétés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le français langue étrangère dans les filières de l'enseignement supérieur à l’étranger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434659v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What Motivations and Consequences Drive the Choice to Teach in English at University in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisbeth Verstraete-Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heteroglossia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16</w:t>
+              <w:t xml:space="preserve">PUR (Presses Universitaires de Rennes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Penser la didactique du plurilinguisme et ses mutations : idéologies, politiques, dispositifs, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438656v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anglais et les langues ghanéennes : entre concurrence et complémentarité. Une étude exploratoire à l’Université du Ghana, Legon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Derivry-Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Fäcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">May Mingle</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Verstraete-Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroglossia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Heteroglossia. Quaderni di Linguaggi e Interdisciplinarit n°16 (pp. 25-64)., 16, pp.25-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436413v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en jeu du corps, violence verbale et “pornolyricisation” dans le rap hardcore français : Shay ou un sociotype en émergence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’anglais et les langues ghanéennes : entre concurrence et complémentarité. Une étude exploratoire à l’Université du Ghana, Legon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Godefroy</w:t>
+                <w:t xml:space="preserve">May Mingle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presa Universitară Clujeană.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heteroglossia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Heteroglossia. Quaderni di Linguaggi e Interdisciplinarit n°16 (pp. 25-64)., 16, pp.25-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13138/2037-7037/1925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436476v1</w:t>
+                <w:t xml:space="preserve">hal-05436413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et plurilinguisme: quels rôles pour l'anglais?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise en jeu du corps, violence verbale et “pornolyricisation” dans le rap hardcore français : Shay ou un sociotype en émergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forlot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presa Universitară Clujeană.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.226-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement-apprentissage de l’anglais pour spécialistes et non-spécialistes : entre tradition normative et nécessité communicative. Pratiques effectives et implicites épistémologiques en contexte universitaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Éducation et plurilinguisme: quels rôles pour l'anglais?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éditions Universitaires de Dijon.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pluralité linguistique et culturelle - Actualité de la recherche en sociolinguistique, 5, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cisl.1401.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436512v1</w:t>
+                <w:t xml:space="preserve">hal-05434628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le bon accent anglais, c’est celui du dictionnaire. Représentations et perception de l’accent anglais en France : la prégnance de la norme »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’enseignement-apprentissage de l’anglais pour spécialistes et non-spécialistes : entre tradition normative et nécessité communicative. Pratiques effectives et implicites épistémologiques en contexte universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éditions Michel Houdiard.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques, pp.295-309</w:t>
+              <w:t xml:space="preserve">Éditions Universitaires de Dijon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les didactiques au prisme de l’épistémologie, pp.286-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436518v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de l’anglais dans certaines entreprises françaises : un globish ou des globishes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« Le bon accent anglais, c’est celui du dictionnaire. Représentations et perception de l’accent anglais en France : la prégnance de la norme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éditions Michel Houdiard.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques, pp.295-309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434604v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On “Irregular” English Discourses: Links between Practices, Representations, and Identities. Sociolinguistic Observations on First-Year Non-Specialist Undergraduates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le traitement de l’anglais dans certaines entreprises françaises : un globish ou des globishes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.307 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scoli.2011.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.2562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05434602v1</w:t>
+                <w:t xml:space="preserve">hal-05434604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ils sont fous ces Anglais ! Quelques éléments représentationnels concernant la relation particulière des Français à l'anglais.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le traitement de l’anglais dans certaines entreprises françaises : un globish ou des globishes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du CIRHiLL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.307 - 322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scoli.2011.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436551v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Cadre Européen Commun de Référence, sa transférabilité et son adaptation en contexte français : quelles pratiques pour quelles représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue du GERFLINT (n. 6), pp.133-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des discours « irréguliers » en anglais : quels liens entre pratiques, représentations et identités ? Quelques remarques sociolinguistiques concernant des étudiants non-spécialistes en première année à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.105 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.2562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On “Irregular” English Discourses: Links between Practices, Representations, and Identities. Sociolinguistic Observations on First-Year Non-Specialist Undergraduates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 - 34, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.2562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ils sont fous ces Anglais ! Quelques éléments représentationnels concernant la relation particulière des Français à l'anglais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CIRHiLL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Langue, langage et interactions culturelles (n°61)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentations des langues et de l’apprentissage chez des étudiants français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1547,2544 +1880,2544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique linguistique familiale et linguistique du développement. Quelle articulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promoting languages, leveraging cultures, involving people</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kenyatta University, Oct 2025, Nairobi, Kenya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation des universités et imposition de l’anglais comme langue d’enseignement : quels effets pour quelle transmission des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de l’anglais dans les études supérieures et la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQUAR, Canada, Apr 2022, Rimouski (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités dans les textes argumentatifs d’étudiants turcophones de FLE en Turquie. Corpus littérature et productions écrites dans une classe de littérature française,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aksel, Gulseren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, PLIDAM, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehriban Çamkiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique linguistique familiale : oralité et transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, PLIDAM, Nov 2021, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix des langues dans des familles en contexte de migration forcée. Une étude portant sur la politique linguistique familiale dans des familles syriennes réfugiées à Istanbul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Seminar on Multilingualism: Hierarchies, Inequalities, Marginalization,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; The Unesco Chair on Language Policies for Multilingualism., Jun 2020, Paris Inalco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le FOU, un enjeu à la mobilité étudiante ? Présentation d’un dispositif pour des étudiants « nouveaux francophones »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Ulusal Frankofoni Kongresi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galatasaray Universitesi, Mar 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des travaux et Clôture du Congrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès POCLANDE (Les territoires de la linguistique pour le développement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, Oct 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mot d’ouverture, présentation du Congrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès POCLANDE (Les territoires de la linguistique pour le développement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, Oct 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguismes et anglicisation dans l’enseignement supérieur européen : quelle articulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les Langues-Cultures dans l’Espace Européen de l’Enseignement Supérieur : Bilan et perspectives 20 ans après la déclaration de la Sorbonne (1998-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPLEGESS, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quels statuts et quelles fonctions pour le français dans un contexte de francophonie en émergence au Ghana ? Une étude à l’Université du Ghana auprès d’étudiants de FLE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Diversité linguistique, diversité culturelle : quel avenir pour le français en Afrique et ailleurs ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Ghana, Legon, Mar 2017, Accra (Ghana), Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Avec twi et ga on va nulle part dans la vie” : politiques linguistiques éducatives et “doxa” populaire, quelle articulation ? Une étude dans des classes de linguistes à l’Université du Ghana, Legon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Journées des Droits Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teramo- Giulianova, Dec 2016, Teramo- Giulianova, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en jeu du corps, violence verbale et « pornolyricisation » dans le rap hardcore français : Shay ou un sociotype en émergence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Émergence d’une nouvelle francophonie : le cas du français au Ghana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Godefroy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Babes-Bolyai de Cluj-Napoca, Oct 2016, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">Conditions enseignantes et langue(s) d’enseignement ici et ailleurs : réalités-obstacles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Ghana, Legon, Mar 2016, Accra (Ghana), Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435304v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence d’une nouvelle francophonie : le cas du français au Ghana.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise en jeu du corps, violence verbale et « pornolyricisation » dans le rap hardcore français : Shay ou un sociotype en émergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mingle, May</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conditions enseignantes et langue(s) d’enseignement ici et ailleurs : réalités-obstacles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Ghana, Legon, Mar 2016, Accra (Ghana), Ghana</w:t>
+              <w:t xml:space="preserve">La violence verbale : description, processus, effets discursifs et psycho-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Babes-Bolyai de Cluj-Napoca, Oct 2016, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435311v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité linguistico-culturelle et la place de l'anglais en contexte ghanéen : un paradigme de concurrence ou de complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversité linguistico-culturelle et la place de l'anglais en contexte ghanéen : un paradigme de concurrence ou de complémentarité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accéder aux politiques linguistiques familiales en contextes migratoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest; Plidam, Inalco, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What educational and sociolinguistic effects of “all-English” in primary schools in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCERINT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Academic Center, Feb 2014, Istanbul (Turquie), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles motivations et quelles conséquences au choix d'enseigner en anglais à l'Université en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et idéologies en didactique des langues : acteurs et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, PLIDAM, Jun 2014, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et plurilinguisme : quel rôle pour l’anglais ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quand les territoires deviennent des marques : une nécessaire anglicisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Plurilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOP, Oct 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">VALS-ASLA Le rôle des pratiques langagières dans la constitution des espaces sociaux plurilingues d’aujourd’hui : un défi pour la linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435372v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les territoires deviennent des marques : une nécessaire anglicisation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Éducation et plurilinguisme : quel rôle pour l’anglais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALS-ASLA Le rôle des pratiques langagières dans la constitution des espaces sociaux plurilingues d’aujourd’hui : un défi pour la linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2012, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Assises du Plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOP, Oct 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435382v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives didactique et sociolinguistique concernant les productions écrites en anglais de certains étudiants LANSAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenir compte des langues premières dans l’enseignement- apprentissage des langues vivantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchatel, Oct 2012, Neuchatel, Suisse, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre plurilinguisme « institutionnel » et plurilinguisme « militant » : un conflit de représentations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais est-il une langue de France ? La vitalité de la standardisation dans la façon dont la France envisage les langues présentes sur son territoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agence Universitaire des Langues de France, Standardisation et Vitalité des Langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie, Oct 2011, Amiens ( Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de l’anglais et du plurilinguisme : pour une meilleure intégration des spécificités du public LANSAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre les langues à l'université au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 3, Jun 2011, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et enseignement-apprentissage de l’anglais en France : quelles articulations ? État des lieux et perspectives sociolinguistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De l’enseignement-apprentissage de l’anglais à la didactique de l’anglais et du plurilinguisme : pour une meilleure intégration de la pluralité linguistique et de la spécificité de l’anglais en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les didactiques en question : État des lieux et perspectives pour la recherche et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univesité de Cergy-Pontoise, Dec 2010, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, Inalco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435403v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’enseignement-apprentissage de l’anglais à la didactique de l’anglais et du plurilinguisme : pour une meilleure intégration de la pluralité linguistique et de la spécificité de l’anglais en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’anglais dans les entreprises françaises. Pratiques, représentations et émergence de variétés d’anglais en contexte. Un globish ou des globishes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, Inalco, France</w:t>
+              <w:t xml:space="preserve">Traduction des normes et normes de traduction dans l’espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Marc Bloch, Strasbourg II, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435411v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anglais dans les entreprises françaises. Pratiques, représentations et émergence de variétés d’anglais en contexte. Un globish ou des globishes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Didactique et enseignement-apprentissage de l’anglais en France : quelles articulations ? État des lieux et perspectives sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction des normes et normes de traduction dans l’espace européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Marc Bloch, Strasbourg II, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les didactiques en question : État des lieux et perspectives pour la recherche et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univesité de Cergy-Pontoise, Dec 2010, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435407v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dilemme français concernant l’enseignement-apprentissage de l’anglais : entre tradition normative et nécessité communicative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques effectives et implicites épistémologiques en contexte universitaire. Épistémologie et didactique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM, Macon, Oct 2010, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation et hétérogénéité de l’anglais : quelle perception et quelle prise en compte dans la classe de langues ? Quelques éléments de réflexion sociolinguistique pour une meilleure prise en compte didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité et variation : quels objets socio-linguistiques et didactiques aujourd’hui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry, Montpellier III, May 2009, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des discours « irréguliers » en anglais : quels liens entre pratiques, représentations et identités ? Quelques remarques sociolinguistiques concernant des étudiants non-spécialistes en première année à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction identitaire à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier II, Jul 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français n’est pas un « bébé phoque ». Pour une vision renouvelée et sociolinguistique des relations entre le français et l’anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions vives en sociolinguistique. Autour de Louis-Jean Calvet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Provence, Aix-Marseille I, Jun 2009, AIx-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence plurilingue, processus d’apprentissage des langues et dynamiques de pratiques discursives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Maine, Jul 2006, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’enseignement apprentissage dans l’acquisition d’une langue étrangère : une étude des représentations du bi/plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingualism and Applied Comparative Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLB, Feb 2006, Bruxelles, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage d’une langue étrangère : représentations et travail métalinguistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en didactique des langues en France : manifeste pour le XXIe siècle, ACEDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Langues Lyon 2, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations d’étudiants non-spécialistes vis-à-vis de l’apprentissage des langues : quelques hypothèses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La didactique des langues face aux cultures linguistiques et éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne nouvelle Paris III, UFR de Didactique du Français Langue Étrangère, Dec 2002, Paris, Maison de la Chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4094,111 +4427,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues, linguistique et développement en milieu francophone. Des terrains africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4208,342 +4541,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières dans les fratries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varia. 39, 2021, 0077-2712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue étrangère dans les filières de l'enseignement supérieur à l'étranger. Un objet didactique et sociolinguistique à interroger,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Signes, Discours et Sociétés. 2021, ISSN 1308-8378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et cultures dans l'internationalisation de l'enseignement supérieur au XXIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Derivry-Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Fäcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verstraete-Hansen, L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, I, 2018, 978-3-0343-3014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plurilinguisme, le pluriculturalisme et l’anglais dans la mondialisation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héteroglossia. II, 2018, 978-3-0343-3016-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4553,98 +4886,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de l’anglais et du plurilinguisme en France : quelques pistes de réflexion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-124, 2014, 978-2-914214-52-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4654,147 +4987,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table of Contents for the upcoming volume on Family Language Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Akin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne A. Seals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4804,108 +5137,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport et Bilan Scientifique - 2e Symposium sur la Politique Linguistique Familiale 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INALCO, Sorbonne Paris-Cité (SPC). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4915,171 +5248,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anglais en France. Une langue multiple. Pratiques, représentations et postures d’apprentissage : une étude en contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Tours (UT), Tours, FRA, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04923948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anglais en France: une langue multiple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Le Lievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université François - Rabelais de Tours, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05434585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5089,3111 +5422,3111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleudir Filipe da Luz Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856204v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meilute Ramoniene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856149v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784061v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mickec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanfei Wang</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855979v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Lan Curdt-Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867567v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863758v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863854v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Purkarthofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868034v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suat Istanbullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855856v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Akin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855756v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855919v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nie mow do mnie po polsku&amp;quot; An analysis of language ideologies and practices in a polish transnational family in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Romanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La narration comme mode de transmission des expériences de recherche (&amp;quot;Grand Témoin&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l'oralité en contexte diglossique et diasporique : le cas des locuteurs kurdes installés à Istanbul</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La place de « l’arabe parlé » dans les politiques linguistiques familiales : le cas des familles d'origine maghrébine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ennasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868013v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de « l’arabe parlé » dans les politiques linguistiques familiales : le cas des familles d'origine maghrébine en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Family language policies and family language in early bilingualism : Language competence and language use in child-parent interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Jimenez Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851185v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family language policies and family language in early bilingualism : Language competence and language use in child-parent interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les représentations de l'oralité en contexte diglossique et diasporique : le cas des locuteurs kurdes installés à Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Akin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mertcan Altinsoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863480v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLF et moralité : mise en récit de la construction d'un terrain d'enseignement et de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867598v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring languages biographies of transnational speakers in the Amazonian Trapezium through language portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Comotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863714v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral interaction as the foundation for language transmission and harmonious bilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick de Houwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre un dialecte menacé aujourd'hui : l'exemple de la communauté d'Évolène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of family in language policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Spolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de la langue et pratiques langagières au sein de la famille : Étude de cas de deux familles kurdes émigrées à Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehriban Çamkiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’interaction orale des mères lituaniennes ne suffit pas pour la transmission d’une langue d’origine : le cas des familles mixtes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalija Kazlauskiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting an interview through language portraits with young children from franco-chinese mixed families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanfei Wang</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8261,51 +8594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B2ED651"/>
+    <w:nsid w:val="0C76539E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8492,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-le-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1662-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463727358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112125ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#252;celsin-Ta&#351;, Yaprak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal, Olcay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Anquetil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Verstraete-Hansen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Mingle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Godefroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1401.0161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.2011.1190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2562" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel, Gulseren" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435274v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingle, May" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435411v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435462v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435466v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02572348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434688v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434696v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraete-Hansen, L." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Lievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-le-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1662-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2480427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463727358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112125ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#252;celsin-Ta&#351;, Yaprak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal, Olcay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Anquetil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Verstraete-Hansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Mingle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Godefroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1401.0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.2011.1190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel, Gulseren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingle, May" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02572348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraete-Hansen, L." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Lievre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>