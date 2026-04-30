--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -166,243 +166,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques linguistiques familiales. Échanges verbaux et transmissions linguistiques/Family language policies. Verbal exchanges and transmission of languages</w:t>
+                <w:t xml:space="preserve">The Englishization of Higher Education in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01434632.2025.2480427⟩</w:t>
+              <w:t xml:space="preserve">Amsterdam University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/9789463727358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05436317v1</w:t>
+                <w:t xml:space="preserve">hal-05434669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Englishization of Higher Education in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Politiques linguistiques familiales. Échanges verbaux et transmissions linguistiques/Family language policies. Verbal exchanges and transmission of languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amsterdam University Press</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, </w:t>
+              <w:t xml:space="preserve">Journal of Multilingual and Multicultural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (6), pp.1666-1668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5117/9789463727358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01434632.2025.2480427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05434669v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation des universités et imposition de l’anglais comme langue d’enseignement : quels effets pour quelle transmission des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et société: Approches transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.81-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -436,51 +436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation of universities and the imposition of English as a language of instruction: what effects on the transmission of knowledge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et société </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Enjeux et société, 11 (1), pp.81-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -499,221 +499,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological and Conceptual Issues in Family Language Policies among Transnational Moroccan and Indian Families: A Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’enseignement confiné au Département de Didactique du FLE de l’Université de Marmara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yücelsin-Taş, Yaprak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39, pp.43-54</w:t>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le français langue étrangère dans les filières de l'enseignement supérieur àl’étranger. Un objet didactique et sociolinguistique à interroger ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434676v1</w:t>
+                <w:t xml:space="preserve">hal-05436405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement confiné au Département de Didactique du FLE de l’Université de Marmara.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Methodological and Conceptual Issues in Family Language Policies among Transnational Moroccan and Indian Families: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yücelsin-Taş, Yaprak</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Le français langue étrangère dans les filières de l'enseignement supérieur àl’étranger. Un objet didactique et sociolinguistique à interroger ?</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05436405v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations d’un enseignement/apprentissage efficace du FLE ? Les classes préparatoires à GSU à travers l’exposé des catégorisations “enseignants natifs/non-natifs”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal, Olcay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -751,51 +751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Motivations and Consequences Drive the Choice to Teach in English at University in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PUR (Presses Universitaires de Rennes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Penser la didactique du plurilinguisme et ses mutations : idéologies, politiques, dispositifs, pp.73-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Derivry-Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Fäcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbeth Verstraete-Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -941,51 +941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais et les langues ghanéennes : entre concurrence et complémentarité. Une étude exploratoire à l’Université du Ghana, Legon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May Mingle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,51 +1032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en jeu du corps, violence verbale et “pornolyricisation” dans le rap hardcore français : Shay ou un sociotype en émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,51 +1114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et plurilinguisme: quels rôles pour l'anglais?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1205,51 +1205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement-apprentissage de l’anglais pour spécialistes et non-spécialistes : entre tradition normative et nécessité communicative. Pratiques effectives et implicites épistémologiques en contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditions Universitaires de Dijon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les didactiques au prisme de l’épistémologie, pp.286-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bon accent anglais, c’est celui du dictionnaire. Représentations et perception de l’accent anglais en France : la prégnance de la norme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éditions Michel Houdiard.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques, pp.295-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement de l’anglais dans certaines entreprises françaises : un globish ou des globishes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.307 - 322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement de l’anglais dans certaines entreprises françaises : un globish ou des globishes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.307 - 322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1499,51 +1499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cadre Européen Commun de Référence, sa transférabilité et son adaptation en contexte français : quelles pratiques pour quelles représentations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Revue du GERFLINT (n. 6), pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1568,51 +1568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des discours « irréguliers » en anglais : quels liens entre pratiques, représentations et identités ? Quelques remarques sociolinguistiques concernant des étudiants non-spécialistes en première année à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.105 - 116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1646,51 +1646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On “Irregular” English Discourses: Links between Practices, Representations, and Identities. Sociolinguistic Observations on First-Year Non-Specialist Undergraduates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 - 34, pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1724,51 +1724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ils sont fous ces Anglais ! Quelques éléments représentationnels concernant la relation particulière des Français à l'anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CIRHiLL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Langue, langage et interactions culturelles (n°61)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des langues et de l’apprentissage chez des étudiants français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1894,51 +1894,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique linguistique familiale et linguistique du développement. Quelle articulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promoting languages, leveraging cultures, involving people</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kenyatta University, Oct 2025, Nairobi, Kenya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation des universités et imposition de l’anglais comme langue d’enseignement : quels effets pour quelle transmission des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de l’anglais dans les études supérieures et la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQUAR, Canada, Apr 2022, Rimouski (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2026,221 +2026,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités dans les textes argumentatifs d’étudiants turcophones de FLE en Turquie. Corpus littérature et productions écrites dans une classe de littérature française,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aksel, Gulseren</w:t>
+                <w:t xml:space="preserve">Sehriban Çamkiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, PLIDAM, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Politique linguistique familiale : oralité et transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, PLIDAM, Nov 2021, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435183v1</w:t>
+                <w:t xml:space="preserve">hal-05435149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les modalités dans les textes argumentatifs d’étudiants turcophones de FLE en Turquie. Corpus littérature et productions écrites dans une classe de littérature française,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sehriban Çamkiran</w:t>
+                <w:t xml:space="preserve">Aksel, Gulseren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique linguistique familiale : oralité et transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, PLIDAM, Nov 2021, Paris, INALCO, France</w:t>
+              <w:t xml:space="preserve">Echantillons représentatifs et discours didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, PLIDAM, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435149v1</w:t>
+                <w:t xml:space="preserve">hal-05435183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix des langues dans des familles en contexte de migration forcée. Une étude portant sur la politique linguistique familiale dans des familles syriennes réfugiées à Istanbul.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Seminar on Multilingualism: Hierarchies, Inequalities, Marginalization,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO; The Unesco Chair on Language Policies for Multilingualism., Jun 2020, Paris Inalco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2265,51 +2265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le FOU, un enjeu à la mobilité étudiante ? Présentation d’un dispositif pour des étudiants « nouveaux francophones »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Ulusal Frankofoni Kongresi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galatasaray Universitesi, Mar 2019, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès POCLANDE (Les territoires de la linguistique pour le développement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, Oct 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2455,51 +2455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès POCLANDE (Les territoires de la linguistique pour le développement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, Oct 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2524,51 +2524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilinguismes et anglicisation dans l’enseignement supérieur européen : quelle articulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les Langues-Cultures dans l’Espace Européen de l’Enseignement Supérieur : Bilan et perspectives 20 ans après la déclaration de la Sorbonne (1998-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UPLEGESS, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2593,51 +2593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quels statuts et quelles fonctions pour le français dans un contexte de francophonie en émergence au Ghana ? Une étude à l’Université du Ghana auprès d’étudiants de FLE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2675,51 +2675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Avec twi et ga on va nulle part dans la vie” : politiques linguistiques éducatives et “doxa” populaire, quelle articulation ? Une étude dans des classes de linguistes à l’Université du Ghana, Legon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,51 +2757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence d’une nouvelle francophonie : le cas du français au Ghana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en jeu du corps, violence verbale et « pornolyricisation » dans le rap hardcore français : Shay ou un sociotype en émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité linguistico-culturelle et la place de l'anglais en contexte ghanéen : un paradigme de concurrence ou de complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingle, May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,64 +3003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accéder aux politiques linguistiques familiales en contextes migratoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de transmission dans les familles de migrants ou issues de l’immigration,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest; Plidam, Inalco, Oct 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3085,51 +3085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What educational and sociolinguistic effects of “all-English” in primary schools in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCERINT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Academic Center, Feb 2014, Istanbul (Turquie), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,51 +3154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles motivations et quelles conséquences au choix d'enseigner en anglais à l'Université en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et idéologies en didactique des langues : acteurs et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, PLIDAM, Jun 2014, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,208 +3217,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les territoires deviennent des marques : une nécessaire anglicisation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Éducation et plurilinguisme : quel rôle pour l’anglais ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALS-ASLA Le rôle des pratiques langagières dans la constitution des espaces sociaux plurilingues d’aujourd’hui : un défi pour la linguistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Feb 2012, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Assises du Plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOP, Oct 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435382v1</w:t>
+                <w:t xml:space="preserve">hal-05435372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et plurilinguisme : quel rôle pour l’anglais ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quand les territoires deviennent des marques : une nécessaire anglicisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Plurilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOP, Oct 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">VALS-ASLA Le rôle des pratiques langagières dans la constitution des espaces sociaux plurilingues d’aujourd’hui : un défi pour la linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Feb 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435372v1</w:t>
+                <w:t xml:space="preserve">hal-05435382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives didactique et sociolinguistique concernant les productions écrites en anglais de certains étudiants LANSAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenir compte des langues premières dans l’enseignement- apprentissage des langues vivantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchatel, Oct 2012, Neuchatel, Suisse, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3443,51 +3443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre plurilinguisme « institutionnel » et plurilinguisme « militant » : un conflit de représentations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Mar 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais est-il une langue de France ? La vitalité de la standardisation dans la façon dont la France envisage les langues présentes sur son territoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agence Universitaire des Langues de France, Standardisation et Vitalité des Langues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie, Oct 2011, Amiens ( Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,51 +3581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de l’anglais et du plurilinguisme : pour une meilleure intégration des spécificités du public LANSAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre les langues à l'université au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris 3, Jun 2011, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3644,264 +3644,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’enseignement-apprentissage de l’anglais à la didactique de l’anglais et du plurilinguisme : pour une meilleure intégration de la pluralité linguistique et de la spécificité de l’anglais en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didactique et enseignement-apprentissage de l’anglais en France : quelles articulations ? État des lieux et perspectives sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, Inalco, France</w:t>
+              <w:t xml:space="preserve">Les didactiques en question : État des lieux et perspectives pour la recherche et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univesité de Cergy-Pontoise, Dec 2010, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435411v1</w:t>
+                <w:t xml:space="preserve">hal-05435403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anglais dans les entreprises françaises. Pratiques, représentations et émergence de variétés d’anglais en contexte. Un globish ou des globishes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l’enseignement-apprentissage de l’anglais à la didactique de l’anglais et du plurilinguisme : pour une meilleure intégration de la pluralité linguistique et de la spécificité de l’anglais en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction des normes et normes de traduction dans l’espace européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Marc Bloch, Strasbourg II, Jun 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, Inalco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435407v1</w:t>
+                <w:t xml:space="preserve">hal-05435411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et enseignement-apprentissage de l’anglais en France : quelles articulations ? État des lieux et perspectives sociolinguistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’anglais dans les entreprises françaises. Pratiques, représentations et émergence de variétés d’anglais en contexte. Un globish ou des globishes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les didactiques en question : État des lieux et perspectives pour la recherche et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univesité de Cergy-Pontoise, Dec 2010, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Traduction des normes et normes de traduction dans l’espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Marc Bloch, Strasbourg II, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435403v1</w:t>
+                <w:t xml:space="preserve">hal-05435407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dilemme français concernant l’enseignement-apprentissage de l’anglais : entre tradition normative et nécessité communicative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques effectives et implicites épistémologiques en contexte universitaire. Épistémologie et didactique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM, Macon, Oct 2010, Macon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,51 +3926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation et hétérogénéité de l’anglais : quelle perception et quelle prise en compte dans la classe de langues ? Quelques éléments de réflexion sociolinguistique pour une meilleure prise en compte didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité et variation : quels objets socio-linguistiques et didactiques aujourd’hui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry, Montpellier III, May 2009, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3995,51 +3995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des discours « irréguliers » en anglais : quels liens entre pratiques, représentations et identités ? Quelques remarques sociolinguistiques concernant des étudiants non-spécialistes en première année à l’université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction identitaire à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier II, Jul 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4064,51 +4064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français n’est pas un « bébé phoque ». Pour une vision renouvelée et sociolinguistique des relations entre le français et l’anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions vives en sociolinguistique. Autour de Louis-Jean Calvet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Provence, Aix-Marseille I, Jun 2009, AIx-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4133,51 +4133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence plurilingue, processus d’apprentissage des langues et dynamiques de pratiques discursives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Maine, Jul 2006, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4202,51 +4202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’enseignement apprentissage dans l’acquisition d’une langue étrangère : une étude des représentations du bi/plurilinguisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingualism and Applied Comparative Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLB, Feb 2006, Bruxelles, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage d’une langue étrangère : représentations et travail métalinguistique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en didactique des langues en France : manifeste pour le XXIe siècle, ACEDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Langues Lyon 2, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations d’étudiants non-spécialistes vis-à-vis de l’apprentissage des langues : quelques hypothèses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La didactique des langues face aux cultures linguistiques et éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne nouvelle Paris III, UFR de Didactique du Français Langue Étrangère, Dec 2002, Paris, Maison de la Chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4454,51 +4454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues, linguistique et développement en milieu francophone. Des terrains africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Agresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4555,51 +4555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques langagières dans les fratries.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4630,51 +4630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue étrangère dans les filières de l'enseignement supérieur à l'étranger. Un objet didactique et sociolinguistique à interroger,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Signes, Discours et Sociétés. 2021, ISSN 1308-8378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,51 +4692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et cultures dans l'internationalisation de l'enseignement supérieur au XXIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Derivry-Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plurilinguisme, le pluriculturalisme et l’anglais dans la mondialisation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héteroglossia. II, 2018, 978-3-0343-3016-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4900,51 +4900,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de l’anglais et du plurilinguisme en France : quelques pistes de réflexion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et pratiques en contexte : interrogations didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-124, 2014, 978-2-914214-52-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5001,64 +5001,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table of Contents for the upcoming volume on Family Language Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Akin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,64 +5151,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport et Bilan Scientifique - 2e Symposium sur la Politique Linguistique Familiale 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INALCO, Sorbonne Paris-Cité (SPC). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5262,51 +5262,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anglais en France. Une langue multiple. Pratiques, représentations et postures d’apprentissage : une étude en contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Tours (UT), Tours, FRA, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5430,83 +5430,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t>
+                <w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleudir Filipe da Luz Mota</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Xiao Lan Curdt-Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,107 +5524,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855756v1</w:t>
+                <w:t xml:space="preserve">hal-03784061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t>
+                <w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meilute Ramoniene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanfei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5642,697 +5642,697 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855919v1</w:t>
+                <w:t xml:space="preserve">hal-03855979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t>
+                <w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Roberts</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Véronique Castellotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856204v1</w:t>
+                <w:t xml:space="preserve">hal-03867567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Purkarthofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Mickec</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03856149v1</w:t>
+                <w:t xml:space="preserve">hal-03863758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making a 家庭树 (Family Tree): Interactional Measures in Heritage Language Practices in Transnational Families</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suat Istanbullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Lan Curdt-Christiansen</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03784061v1</w:t>
+                <w:t xml:space="preserve">hal-03863854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques linguistiques familiales : le non-maintien des variétés régionales chinoises dans les familles mixtes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salih Akin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanfei Wang</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03855979v1</w:t>
+                <w:t xml:space="preserve">hal-03868034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Non) transmission et appropriation : ce qui peut passer quand les « langues » ne passent pas ?</w:t>
+                <w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Castellotti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isabelle Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867567v1</w:t>
+                <w:t xml:space="preserve">hal-03855856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on longitudinal language biographical date</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conceptualising family language policy as a rhizomatic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,113 +6344,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863758v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing intergenerational language practices in multilingual transnational families</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Language practices in individual Sorbian-German family language policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mickec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,113 +6462,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863854v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues de la Turquie et la transmission linguistique à l'oralité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oralité et transmission des langues dans un contexte diglossique : le cas de l’archipel du Cap-Vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleudir Filipe da Luz Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6580,113 +6580,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868034v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing methodologies to address language and mobility in transnational families</w:t>
+                <w:t xml:space="preserve">Orality as an everyday practice in Lithuanian migrant families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Léglise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Meilute Ramoniene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,107 +6704,107 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855856v1</w:t>
+                <w:t xml:space="preserve">hal-03855919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nie mow do mnie po polsku&amp;quot; An analysis of language ideologies and practices in a polish transnational family in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Romanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6865,64 +6865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La narration comme mode de transmission des expériences de recherche (&amp;quot;Grand Témoin&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,64 +6983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de « l’arabe parlé » dans les politiques linguistiques familiales : le cas des familles d'origine maghrébine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ennasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7101,64 +7101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family language policies and family language in early bilingualism : Language competence and language use in child-parent interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Jimenez Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7232,64 +7232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salih Akin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mertcan Altinsoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7324,64 +7324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLF et moralité : mise en récit de la construction d'un terrain d'enseignement et de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7436,83 +7436,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Comotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7530,343 +7530,343 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863714v1</w:t>
+                <w:t xml:space="preserve">hal-03867598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring languages biographies of transnational speakers in the Amazonian Trapezium through language portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sánchez Moreano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de cas de trois familles italiennes à Grenoble au 21ème siècle. Représentation et pratiques de transmissions langagières intergénérationnelles à partir du discours des parents</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perqué m'an pas dich ? La non-transmission familiale de la langue occitane au XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzaman Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Comotti</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03867598v1</w:t>
+                <w:t xml:space="preserve">hal-03863714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral interaction as the foundation for language transmission and harmonious bilingualism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick de Houwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7927,64 +7927,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre un dialecte menacé aujourd'hui : l'exemple de la communauté d'Évolène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,64 +8045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of family in language policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Spolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,77 +8150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de la langue et pratiques langagières au sein de la famille : Étude de cas de deux familles kurdes émigrées à Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehriban Çamkiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8281,64 +8281,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’interaction orale des mères lituaniennes ne suffit pas pour la transmission d’une langue d’origine : le cas des familles mixtes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalija Kazlauskiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,77 +8386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting an interview through language portraits with young children from franco-chinese mixed families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanfei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzaman Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Yuen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8594,51 +8594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C76539E"/>
+    <w:nsid w:val="9F0F86EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8825,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-le-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1662-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436317v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2480427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463727358" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112125ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#252;celsin-Ta&#351;, Yaprak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal, Olcay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Anquetil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Verstraete-Hansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Mingle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Godefroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1401.0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.2011.1190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel, Gulseren" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingle, May" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02572348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraete-Hansen, L." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Lievre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-le-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1662-7432" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434669v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Li&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789463727358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lanza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01434632.2025.2480427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112125ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435706v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#252;celsin-Ta&#351;, Yaprak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436394v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal, Olcay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Anquetil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derivry-Plard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#228;cke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Verstraete-Hansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Mingle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13138/2037-7037/1925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Godefroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cisl.1401.0161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.2011.1190" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.2562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehriban &#199;amkiran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksel, Gulseren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Agresti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02551609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingle, May" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435411v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435439v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435466v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02572348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434696v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraete-Hansen, L." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04136201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Akin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Joseph" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne A. Seals" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03525635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Lievre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03784061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lan Curdt-Christiansen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Yuen Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Purkarthofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roberts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mickec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleudir Filipe da Luz Mota" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03855919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilute Ramoniene" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Romanowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deprez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ennasiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Jimenez Gaspar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mertcan Altinsoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03867598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Comotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863880v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago S&#225;nchez Moreano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03851115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick de Houwer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03863656v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spolsky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03868100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03775539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalija Kazlauskiene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03856006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>