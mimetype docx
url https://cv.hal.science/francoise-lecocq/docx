--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -869,234 +869,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kinnamômon ornéon ou phénix ? L'oiseau, la viande et la cannelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIe Rencontre Internationale d'Archéologie et d'Histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Antibes, France. p. 409-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman indien du phénix ou les variations romanesques du mythe du phénix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence du roman grec et latin, Actes du colloque de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Clermont-Ferrand, France. p. 405-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sculptures d'Europe et de l'Europe : figures monumentales publiques de l'époque contemporaine (XXe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Europe à l'Europe V. - Europe : état des connaissances, Actes du colloque tenu à l'École Européenne de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgique. p. 119-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644056v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00720496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénix dans l'œuvre de Claudien : la fin d'un mythe</w:t>
               </w:r>
@@ -4094,51 +4094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02562323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Wattel-de Croizant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/92108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06632-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02562323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Wattel-de Croizant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/92108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06632-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>