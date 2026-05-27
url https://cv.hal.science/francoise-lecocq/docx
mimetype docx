--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -869,303 +869,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le phénix dans l'œuvre de Claudien : la fin d'un mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claudien : Mythe, histoire et science, Journée d'étude à l'Université Jean Monnet de Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Saint-Étienne, France. p. 113-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinnamômon ornéon ou phénix ? L'oiseau, la viande et la cannelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe Rencontre Internationale d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Antibes, France. p. 409-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman indien du phénix ou les variations romanesques du mythe du phénix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence du roman grec et latin, Actes du colloque de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Clermont-Ferrand, France. p. 405-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sculptures d'Europe et de l'Europe : figures monumentales publiques de l'époque contemporaine (XXe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Europe à l'Europe V. - Europe : état des connaissances, Actes du colloque tenu à l'École Européenne de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgique. p. 119-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644056v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00644048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'iconographie du phénix à Rome »</w:t>
               </w:r>
@@ -2888,173 +2888,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naples porte des Enfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Fabrizio-Costa éd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naples, ville palimpseste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, spécial, Cahiers de la MRSH-Caen, p. 9-29, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rome, de la ruine de Troie à la ruine de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Fabrizio-Costa éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre trace(s) et signe(s) : quelques approches herméneutiques de la ruine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p. 69-104, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295624v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02295635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et essences du jardin à Rome</w:t>
               </w:r>
@@ -3577,151 +3577,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adages d'Érasme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 3400 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">l'Hortus sanitatis, livre IV : Les Poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 496 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919858v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00919852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Compte rendu) État et société aux deux derniers siècles de la République romaine. Hommage à François Hinard, Textes rassemblés sous la coordination de Yann Le Bohec, Paris, De Boccard, 2010, dans la Revue des études anciennes, tome 113, fasc. 1, juillet 2011</w:t>
               </w:r>
@@ -3795,151 +3795,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'iconographie du phénix à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'œuf du phénix. Myrrhe, encens et cannelle dans le mythe du phénix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221944v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05221779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4094,51 +4094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02562323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Wattel-de Croizant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/92108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06632-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295635v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.6066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216256v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02562323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Wattel-de Croizant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/92108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03216253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02438751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-06632-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295635v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>