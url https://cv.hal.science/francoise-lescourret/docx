--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -999,437 +999,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between pre-harvest practices and storage conditions to achieve good quality nectarines and prevent brown rot losses during storage: A modeling framework</w:t>
+                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Casagrande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lurol</w:t>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charles</w:t>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107891⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153761v1</w:t>
+                <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergy between pre-harvest practices and storage conditions to achieve good quality nectarines and prevent brown rot losses during storage: A modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+                <w:t xml:space="preserve">Enrico Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Sébastien Lurol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+                <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.107891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Census of breeding birds in the Pyrenees in the early 1980s: A publicly available dataset for ecological research</w:t>
               </w:r>
@@ -1510,90 +1510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown Rot Disease in Stored Nectarines: Modeling the Combined Effects of Preharvest and Storage Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lurol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2248,295 +2248,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Effects of Water Stress on Carbon Acquisition, Vegetative Growth, and Fruit Quality of Peach Trees by Means of the QualiTree Model</w:t>
+                <w:t xml:space="preserve">Rosy apple abundance is shaped by vegetative growth and water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitra Rahmati</w:t>
+                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Sauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 105, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625117v1</w:t>
+                <w:t xml:space="preserve">hal-02621135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy apple abundance is shaped by vegetative growth and water status</w:t>
+                <w:t xml:space="preserve">Disentangling the Effects of Water Stress on Carbon Acquisition, Vegetative Growth, and Fruit Quality of Peach Trees by Means of the QualiTree Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Mitra Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Sauge</w:t>
+                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 105, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2017.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621135v1</w:t>
+                <w:t xml:space="preserve">hal-02625117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing ecosystem services in apple orchards using the STICS model</w:t>
               </w:r>
@@ -2650,429 +2650,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem services in orchards. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Demestihas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0422-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595530v1</w:t>
+                <w:t xml:space="preserve">hal-01528846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services in orchards. A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christiane Raynal</w:t>
+                <w:t xml:space="preserve">Harnessing the aphid life cycle to reduce insecticide reliance in apple and peach orchards. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Sauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mody Karsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 37 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0422-1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 37 (38), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0444-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01528846v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the aphid life cycle to reduce insecticide reliance in apple and peach orchards. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+                <w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Sauge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Daniele Antichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mody Karsten</w:t>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (38), pp.1-17. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0444-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01608296v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype-by-Environment Interactions Emerge from Simple Assemblages of Mathematical Functions in Ecological Models</w:t>
               </w:r>
@@ -3381,407 +3381,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of aphid infestation on fruit production become evident in a multi-year perspective: Insights from a virtual experiment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen and water supplies affect peach tree–green peach aphid interactions: the key role played by vegetative growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364797v1</w:t>
+                <w:t xml:space="preserve">hal-01338624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of irrigation deprivation and ground cover (Trifolium repens) in the tree row on brown rot incidence in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Eric Parveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.37 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water supplies affect peach tree–green peach aphid interactions: the key role played by vegetative growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The consequences of aphid infestation on fruit production become evident in a multi-year perspective: Insights from a virtual experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 338, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12168⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01338624v1</w:t>
+                <w:t xml:space="preserve">hal-01364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
               </w:r>
@@ -4221,51 +4221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nicolás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1130, pp.193-198. </w:t>
@@ -5400,282 +5400,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t>
+                <w:t xml:space="preserve">Comparison of evolutionary and swarm intelligence-based approaches in the improvement of peach fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mollot</w:t>
+                <w:t xml:space="preserve">A. Kadrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.129-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189949v1</w:t>
+                <w:t xml:space="preserve">hal-02633705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of evolutionary and swarm intelligence-based approaches in the improvement of peach fruit quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover Cropping Alters the Diet of Arthropods in a Banana Plantation: A Metabarcoding Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kadrani</w:t>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633705v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettuce cropping with less pesticides. A review</w:t>
               </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5929,51 +5929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining niche and dispersal in a simple model (NDM) of species distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,51 +6072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Pedrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Irrigation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (5), pp.1039-1051. </w:t>
@@ -6306,304 +6306,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle swarm optimization to design ideotypes for sustainable fruit production systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+                <w:t xml:space="preserve">A simple model to predict the probability of a peach (Prunus persicae) tree bud to develop as a long or short shoot as a consequence of winter pruning intensity and previous year growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Swarm Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jsir.2012040101⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643893v1</w:t>
+                <w:t xml:space="preserve">hal-00939581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model to predict the probability of a peach (Prunus persicae) tree bud to develop as a long or short shoot as a consequence of winter pruning intensity and previous year growth.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Particle swarm optimization to design ideotypes for sustainable fruit production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52185. </w:t>
+              <w:t xml:space="preserve">International Journal of Swarm Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/jsir.2012040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939581v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing integrated management scenarios using simulation-based and multi-objective optimization : application to the peach tree-Myzus persicae aphid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New primary resource increases predation on a pest in a banana agroecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,51 +6744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Quilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (3), pp.317 - 323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6834,103 +6834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of parameters of the ‘Virtual Fruit’ model to design peach genotype for sustainable production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.34-38. </w:t>
@@ -6994,51 +6994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7091,152 +7091,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une horticulture à haute performance environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. I. Model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lespinasse</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0531-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506048v1</w:t>
+                <w:t xml:space="preserve">hal-02650489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture innovants et qualité des fruits en verger de pêchers</w:t>
               </w:r>
@@ -7248,51 +7252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7311,156 +7315,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. I. Model development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une horticulture à haute performance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.81-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650489v1</w:t>
+                <w:t xml:space="preserve">hal-01506048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based design of integrated production systems: a review</w:t>
               </w:r>
@@ -7531,406 +7531,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of watersprout growth to fruit load and intensity of dormant pruning in peach tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. II. Parameterisation for peach, analysis of growth-related processes and agronomic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregorio Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2011.08.026⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (5), pp.785-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-011-0555-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645663v1</w:t>
+                <w:t xml:space="preserve">hal-02646867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors and mechanisms explaining spatial heterogeneity: a review of methods for insect populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+                <w:t xml:space="preserve">Response of watersprout growth to fruit load and intensity of dormant pruning in peach tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00059.x⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.725-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2011.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646187v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. II. Parameterisation for peach, analysis of growth-related processes and agronomic scenarios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors and mechanisms explaining spatial heterogeneity: a review of methods for insect populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00059.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-011-0555-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646867v1</w:t>
+                <w:t xml:space="preserve">hal-02646187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should i stay or should i go? A habitat-dependent dispersal kernel improves prediction of movement</w:t>
               </w:r>
@@ -7942,51 +7942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8044,860 +8044,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture en arboriculture fruitière et qualité des fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/rq85-hg98⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.344-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664196v1</w:t>
+                <w:t xml:space="preserve">hal-02664662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Quantification and modelling of the stomatal, cuticular and crack components of peach fruit surface conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (2), pp.344-355. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.264-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP09118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664662v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and modelling of the stomatal, cuticular and crack components of peach fruit surface conductance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling coupled peach tree-aphid population dynamics and their control by winter pruning and nitrogen fertilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.264-274. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (19), pp.2363-2373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP09118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657991v1</w:t>
+                <w:t xml:space="preserve">hal-02668469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coupled peach tree-aphid population dynamics and their control by winter pruning and nitrogen fertilization.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+                <w:t xml:space="preserve">Systèmes de culture en arboriculture fruitière et qualité des fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.06.015⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.85-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rq85-hg98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668469v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiotelemetry unravels movements of a walking insect species in heterogeneous environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Chailleux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+                <w:t xml:space="preserve">Pierre Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54, pp.611-615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668564v1</w:t>
+                <w:t xml:space="preserve">hal-02655160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Radiotelemetry unravels movements of a walking insect species in heterogeneous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (2), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2010.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655160v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of winter pruning and of water restriction on fruit and vegetative growth, water potential and leaf gas exchange during the final stage of rapid growth in an early maturing peach cultivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9058,476 +9058,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMOS, a spatially explicit model to simulate the epidemiology of Cosmopolites sordidus in banana fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+                <w:t xml:space="preserve">Effects of different irrigation regimes applied during the final stage of rapid growth on an early maturing peach cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00271-009-0146-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660831v1</w:t>
+                <w:t xml:space="preserve">hal-02663614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different irrigation regimes applied during the final stage of rapid growth on an early maturing peach cultivar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+                <w:t xml:space="preserve">An intelligent virtual fruit model focussing on quality attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84, pp.157-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663614v1</w:t>
+                <w:t xml:space="preserve">hal-02663209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent virtual fruit model focussing on quality attributes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
+                <w:t xml:space="preserve">COSMOS, a spatially explicit model to simulate the epidemiology of Cosmopolites sordidus in banana fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (18), pp.2244-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663209v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of cuticular crack surface area and inoculum density on the probability of nectarine fruit infection by &amp;lt;em&amp;gt;Monilinia laxa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (6), pp.1021-1031. </w:t>
@@ -9694,77 +9694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intelligent virtual fruit focusing on quality attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9802,77 +9802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thinning and pruning on shoot and fruit growths of girdled fruit-bearing shoots in two peach tree cultivars ('Big Top' and 'Alexandra')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (3), pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10151,64 +10151,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of limiting irrigation and of manual pruning on brown rot incidence in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10452,51 +10452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10528,416 +10528,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (5), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661895v1</w:t>
+                <w:t xml:space="preserve">hal-02662090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'itinéraires techniques pour une protection intégrée en arboriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.63-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/8g2e-5p62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 132 (5), pp.583-591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erl287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662090v1</w:t>
+                <w:t xml:space="preserve">hal-02661895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of citrate accumulation during peach fruit development via a model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lobit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11027,90 +11027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of elastic and plastic fruit growth of mango in response to various assimilate supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (2), pp.219-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11424,64 +11424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11742,321 +11742,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effects of weather and source-sink relationships on mango fruit growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing the genetic control of peach fruit quality through an ecophysiological model combined with a QTL approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Léchaudel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (422), pp.3083-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678387v1</w:t>
+                <w:t xml:space="preserve">hal-02675468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating genotypic variation of fruit quality in an advanced peach x Prunus davidiana cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (422), pp.3071-3081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eri304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peach fruit growth in relation to the leaf-to-fruit ratio, early fruit size and fruit position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12075,73 +12071,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 80 (3), pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are agronomic models useful for studying farmers' fertilisation practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12196,916 +12192,920 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83, pp.297-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pruning intensity and fruit load influence vegetative and fruit growth in an early-maturing peach tree (cv. Alexandra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (2), pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the genetic control of peach fruit quality through an ecophysiological model combined with a QTL approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Modeling effects of weather and source-sink relationships on mango fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (5), pp.583-597</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675468v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual peach fruit model simulating changes in fruit quality during the final stage of fruit growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effect of fruit growth on surface conductance to water vapour diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (10), pp.1303-1315</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.673-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675141v1</w:t>
+                <w:t xml:space="preserve">hal-02679725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of fruit growth on surface conductance to water vapour diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A virtual peach fruit model simulating changes in fruit quality during the final stage of fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Perez Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95, pp.673-683</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (10), pp.1303-1315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679725v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does variability in shoot carbon assimilation within the tree crown explain variability in peach fruit growth ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of genotypic variation in fruit flesh total sugar content via an ecophysiological model applied to peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (2), pp.440-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1651-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190868v1</w:t>
+                <w:t xml:space="preserve">hal-02675697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genotypic variation in fruit flesh total sugar content via an ecophysiological model applied to peach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does variability in shoot carbon assimilation within the tree crown explain variability in peach fruit growth ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Walcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.313-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675697v1</w:t>
+                <w:t xml:space="preserve">hal-01190868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level theory of competition for resources applied to fruit production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical study of a procedure for the assay of starch in ligneous plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.334-341</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.1114-1123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675274v1</w:t>
+                <w:t xml:space="preserve">hal-02680757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical study of a procedure for the assay of starch in ligneous plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-level theory of competition for resources applied to fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83, pp.1114-1123</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.334-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680757v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of orchard design issuing from growers' planting choices to study fruit tree cropping systems</w:t>
               </w:r>
@@ -13221,77 +13221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in fruit sugar concentrations in response to assimilate supply, metabolism and dilution: a modeling approach applied to peach fruit (Prunus persica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13323,329 +13323,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-to-fruit ratio affects water and dry matter content of mango fruit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Preliminary study on transpiration of peaches and nectarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 77 (6), pp.773-777</w:t>
+              <w:t xml:space="preserve">Gartenbauwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (1), pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677322v1</w:t>
+                <w:t xml:space="preserve">hal-02680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on transpiration of peaches and nectarines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Leaf-to-fruit ratio affects water and dry matter content of mango fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gartenbauwissenschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 67 (1), pp.39-43</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 77 (6), pp.773-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680001v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological analysis of genotypic variation in peach fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13696,77 +13696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of assimilate and water supply on seasonal variation of acids in peach (cv Suncrest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Ben-Hong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Shao-Hua Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13930,51 +13930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in surface conductance to water vapor diffusion in peach fruit and its effects on fruit growth assessed by a simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14051,51 +14051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80, pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14120,77 +14120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling carbon allocation in peach shoot bearing fruits : simulation of the water stress effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54, pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14334,558 +14334,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 2. Test and effect of source and sink factors in the case of peach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 2. Models behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.189-202</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 56 (1), pp.91-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687114v1</w:t>
+                <w:t xml:space="preserve">hal-02689528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 2. Models behaviour</w:t>
+                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 1. Models description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pailly</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 56 (1), pp.91-123</w:t>
+              <w:t xml:space="preserve">, 1998, 56 (1), pp.67-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689528v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 1. Models description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise agronomique de la qualité des fruits frais : rôle de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 56 (1), pp.67-89</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 96, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691221v1</w:t>
+                <w:t xml:space="preserve">hal-02690511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise agronomique de la qualité des fruits frais : rôle de la modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 2. Test and effect of source and sink factors in the case of peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 96, pp.9-13</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690511v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 1. Description and parameterization for peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15219,1146 +15219,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling lactation curves of dairy cows with emphasis on individual variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for describing disease patterns during the life span of dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perochon</w:t>
+                <w:t xml:space="preserve">R Boulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 63, pp.189-200</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (4-5), pp.453-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697994v1</w:t>
+                <w:t xml:space="preserve">hal-02693600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for describing disease patterns during the life span of dairy cows.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling lactation curves of dairy cows with emphasis on individual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Boulme</w:t>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27 (4-5), pp.453-464</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63, pp.189-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693600v1</w:t>
+                <w:t xml:space="preserve">hal-02697994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for describing disease patterns during the life span of dairy cows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Lescourret</w:t>
+                <w:t xml:space="preserve">Effect of foot lesions on milk production by dairy cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb Coulon</w:t>
+                <w:t xml:space="preserve">A Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 79 (1), pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(96)76332-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902436v1</w:t>
+                <w:t xml:space="preserve">hal-02693853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of foot lesions on milk production by dairy cows.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Fonty</w:t>
+                <w:t xml:space="preserve">A method for describing disease patterns during the life span of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Boulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (4-5), pp.453-464</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693853v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel modelling of pre-weaning kid mortality during the cold, dry season 1991-1992 in the outskirts of N'Djaména, Chad</w:t>
+                <w:t xml:space="preserve">Distribution nycthémérale des vêlages en stabulation entravée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lancelot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 24, pp.171-186</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (2), pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701938v1</w:t>
+                <w:t xml:space="preserve">hal-00889173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of mastitis occurrence in the dairy cow.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de risque de la qualité bactériologique du lait de traite et de l'infection mammaire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44, pp.312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(95)76844-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02716098v1</w:t>
+                <w:t xml:space="preserve">hal-02708525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque de la qualité bactériologique du lait de traite et de l'infection mammaire chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nelly Dorr</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44, pp.312</w:t>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.312-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708525v1</w:t>
+                <w:t xml:space="preserve">hal-00889471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque de la qualité bactériologique du lait de traite et de l'infection mammaire chez la vache laitière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Faye</w:t>
+                <w:t xml:space="preserve">Évolution de la production laitière et du poids vif des vaches laitières au cours de leur carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pérochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Dorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.312-312</w:t>
+              <w:t xml:space="preserve">, 1995, 44 (2), pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889471v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la production laitière et du poids vif des vaches laitières au cours de leur carrière</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Lescourret</w:t>
+                <w:t xml:space="preserve">Modelling the effect of the stage of pregnancy on dairy cows'milk yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (2), pp.189-199</w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 60, pp.401-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889177v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of the stage of pregnancy on dairy cows'milk yield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perochon</w:t>
+                <w:t xml:space="preserve">Multilevel modelling of pre-weaning kid mortality during the cold, dry season 1991-1992 in the outskirts of N'Djaména, Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 60, pp.401-408</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 24, pp.171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712041v1</w:t>
+                <w:t xml:space="preserve">hal-02701938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution nycthémérale des vêlages en stabulation entravée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive model of mastitis occurrence in the dairy cow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 78 (10), pp.2167-2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(95)76844-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889173v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution nycthémérale des vêlages en stabulation entravée</w:t>
               </w:r>
@@ -16482,51 +16482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la production laitière et du poids vif des vaches laitières au cours de leur carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16558,947 +16558,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrière des vaches laitières : caractérisation de la phase d'élevage et relation avec les performances en première lactation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitat, landscape and bird composition in mountain forest fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (5), pp.359-368</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40, pp.317-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711684v1</w:t>
+                <w:t xml:space="preserve">hal-02707333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infections intra-mammaires chez la vache laitière dans l'enquête écopathologique Bretagne</w:t>
+                <w:t xml:space="preserve">Farming practices associated with the 'udder infection' complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (1), pp.55-65</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700554v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types de trajectoire du statut sanitaire au cours de la carrière des vaches laitières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+                <w:t xml:space="preserve">Modélisation du système d'informations d'un programme de recherches par la méthode MERISE : l'exemple d'une enquête écopathologique sur les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pérochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 25, pp.300-304</w:t>
+              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711680v1</w:t>
+                <w:t xml:space="preserve">hal-00902180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du système d'informations d'un programme de recherches par la méthode MERISE : l'exemple d'une enquête écopathologique sur les vaches laitières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Lescourret</w:t>
+                <w:t xml:space="preserve">Les infections intra-mammaires chez la vache laitière dans l'enquête écopathologique Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.115-119</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (1), pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902180v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infections intra-mammaires chez la vache laitière dans l'enquête écopathologique Bretagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Dorr</w:t>
+                <w:t xml:space="preserve">Modélisation du système d'informations d'un programme de recherches par la méthode MERISE : l'exemple d'une enquête écopathologique sur les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (1), pp.55-65</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25, pp.115-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896076v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du système d'informations d'un programme de recherches par la méthode MERISE : l'exemple d'une enquête écopathologique sur les vaches laitières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perochon</w:t>
+                <w:t xml:space="preserve">Incidence des troubles sanitaires chez la vache laitière : bilan de 20 années d'observation dans 3 troupeaux expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25, pp.115-119</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (3), pp.191-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701922v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des troubles sanitaires chez la vache laitière : bilan de 20 années d'observation dans 3 troupeaux expérimentaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Landais</w:t>
+                <w:t xml:space="preserve">Carrière des vaches laitières : caractérisation de la phase d'élevage et relation avec les performances en première lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Troccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 7 (3), pp.191-206</w:t>
+              <w:t xml:space="preserve">, 1994, 7 (5), pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711681v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat, landscape and bird composition in mountain forest fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les infections intra-mammaires chez la vache laitière dans l'enquête écopathologique Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 40, pp.317-328</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (1), pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707333v1</w:t>
+                <w:t xml:space="preserve">hal-02700554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming practices associated with the 'udder infection' complex.</w:t>
+                <w:t xml:space="preserve">Types de trajectoire du statut sanitaire au cours de la carrière des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelly Dorr</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.213-218</w:t>
+              <w:t xml:space="preserve">, 1994, 25, pp.300-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702679v1</w:t>
+                <w:t xml:space="preserve">hal-02711680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de trajectoire du statut sanitaire au cours de la carrière des vaches laitières</w:t>
               </w:r>
@@ -17510,64 +17510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17618,51 +17618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming practices associated with the 'udder infection' complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17802,355 +17802,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrière des vaches laitières : Caractérisation de la phase d'élevage et relation avec les performances en première lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs nutritionnels et inflammation-infection mammaire chez la vache laitière. Approche écopathologique dans la période du peripartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Troccon</w:t>
+                <w:t xml:space="preserve">- Aimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Coulon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Chacornac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7 (5), pp.359-368</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.218-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00896097v1</w:t>
+                <w:t xml:space="preserve">hal-02713547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des troubles sanitaires chez la vache laitière : bilan de 20 années d'observation dans 3 troupeaux expérimentaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrière des vaches laitières : Caractérisation de la phase d'élevage et relation avec les performances en première lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Landais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">J.L. Troccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 7 (3), pp.191-206</w:t>
+              <w:t xml:space="preserve">, 1994, 7 (5), pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00896086v1</w:t>
+                <w:t xml:space="preserve">hal-00896097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs nutritionnels et inflammation-infection mammaire chez la vache laitière. Approche écopathologique dans la période du peripartum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">- Aimo</w:t>
+                <w:t xml:space="preserve">Incidence des troubles sanitaires chez la vache laitière : bilan de 20 années d'observation dans 3 troupeaux expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chacornac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.218-222</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (3), pp.191-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713547v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00896086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized representation of feeding regimes in monitored dairy herds</w:t>
               </w:r>
@@ -18622,592 +18622,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird community conservation in large blocks of mountain pine</w:t>
+                <w:t xml:space="preserve">Data modeling for database design in production and health monitoring systems for dairy herds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 19 (4), pp.359-361</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 76, pp.1053-1062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705832v1</w:t>
+                <w:t xml:space="preserve">hal-02703547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la base de données &amp;quot;LASCAR&amp;quot;, un outil pour l'étude des carrières des vaches laitières</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitat relationships of the pyrenean gray partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 6 (2), pp.151-160</w:t>
+              <w:t xml:space="preserve">Journal of Range Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 46 (4), pp.289-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00896051v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data modeling for database design in production and health monitoring systems for dairy herds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description de la base de données &amp;quot;LASCAR&amp;quot;, un outil pour l’étude des carrières des vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Genest</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-L. Troccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 76, pp.1053-1062</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (2), pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703547v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat relationships of the pyrenean gray partridge</w:t>
+                <w:t xml:space="preserve">Bird community conservation in large blocks of mountain pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Range Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 46 (4), pp.289-295</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 19 (4), pp.359-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707976v1</w:t>
+                <w:t xml:space="preserve">hal-02705832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la base de données &amp;quot;LASCAR&amp;quot;, un outil pour l’étude des carrières des vaches laitières</w:t>
+                <w:t xml:space="preserve">Description de la base de données &amp;quot;LASCAR&amp;quot;, un outil pour l'étude des carrières des vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste J. B. Coulon</w:t>
+                <w:t xml:space="preserve">J-B. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L. Troccon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 6 (2), pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715430v1</w:t>
+                <w:t xml:space="preserve">hal-00896051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wetland habitats for species management : the case of teal (Anas crecca crecca) in the Bassin d'Arcachon (French Atlantic Coast)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19258,51 +19258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling an information system using the MERISE method for agricultural research: the example of a database for a study on performances in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19366,51 +19366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased perinatal french dairy calf mortality associated with fresh rape in the prepartum diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chalus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19638,51 +19638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs principaux et stratégie de l'enquête éco-pathologique Bretagne sur la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barnouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20282,272 +20282,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruits et légumes. Caractéristiques et enjeux</w:t>
+                <w:t xml:space="preserve">Fruits et légumes. Caractéristiques et principaux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Dosba</w:t>
+                <w:t xml:space="preserve">Françoise Dosba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">INRA Editions, 114 p., 2005, Un Point sur.. - INRA, 2-7380-1201-9</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 p., 2005, 2-7380-1201-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831713v1</w:t>
+                <w:t xml:space="preserve">hal-02826727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruits et légumes. Caractéristiques et principaux enjeux</w:t>
+                <w:t xml:space="preserve">Fruits et légumes. Caractéristiques et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Dosba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Couteaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA Editions, 114 p., 2005, Un Point sur.. - INRA, 2-7380-1201-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dosba</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-02826727v1</w:t>
+                <w:t xml:space="preserve">hal-02831713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et problématiques de modélisation dynamique : caractérisation des formes biologiques, techniques et spatiale</w:t>
               </w:r>
@@ -20888,282 +20888,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité : menaces et ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection intégrée des cultures : d’une combinaison de techniques à une valorisation de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lapchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Agronomie pour le XXIème siècle</w:t>
+              <w:t xml:space="preserve">Une agronomie pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-246, 2019, 978-2-7592-2937-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787471v1</w:t>
+                <w:t xml:space="preserve">hal-03023053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection intégrée des cultures : d’une combinaison de techniques à une valorisation de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité : menaces et ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une agronomie pour le XXIème siècle</w:t>
+              <w:t xml:space="preserve">Une Agronomie pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-7592-2937-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023053v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
@@ -21380,299 +21380,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décliner les principes de l’agroécologie à la protection des cultures: les contours de l’agroécologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607071v1</w:t>
+                <w:t xml:space="preserve">hal-02798887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Décliner les principes de l’agroécologie à la protection des cultures: les contours de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malezieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, </w:t>
+              <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798887v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t>
               </w:r>
@@ -21783,51 +21783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fruit quality: ecophysiological, agronomical and ecological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22068,51 +22068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de la qualité organoleptique des fruits à noyau : facteurs génétiques, physiologiques et agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Albagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22120,51 +22120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-AGRAF pour l'élaboration de la composition et de l'aptitude à l'utilisation des grains et des fruits. 1996-1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
@@ -22362,51 +22362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Komati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Riboli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03610-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet de Cordoue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110660" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.11.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0422-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608296v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Karsten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0444-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.07.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Parveaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12168" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LVL4GRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0282-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.16.01" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barriere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.07.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9687-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0335-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y91c-7755" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Miras-Avalos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Alcobendas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alarc&#243;n" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pedrero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0385-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06E084386C89C4C6DE68FCA326F9D63CAA8AD1A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939581v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052185" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCKZ932-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00571.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ0R7F7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652808v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WM18KZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642472v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Sidi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescourret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0002-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645663v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.08.026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXH1MD3D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00059.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644369v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021115" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rq85-hg98" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668469v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.06.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBS4G89S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668564v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.04.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6S7M9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.014" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS905RWT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.023" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663614v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0146-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ5WTC1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.09.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL9XS2S3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654816v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653268v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2007.09.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4Q6NT5R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857825v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge-Collet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;tenoit Sauphanor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00720.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQ28RD8J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654556v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655120v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Sauphanor" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8g2e-5p62" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664682v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hong Wu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lobit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm126" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658100v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006018" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2005.12.006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HDQLVMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Nicolas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sonohat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengadessan Kulandaivelu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678387v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675467v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri304" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678948v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673400v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679788v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675468v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri305" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675141v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190868v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walcroft" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675697v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1651-7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133DBF082DD2F8A38205E8E26CCEECAF8DC295A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675274v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680757v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003043" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680683v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677322v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680001v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Li" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670307v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678236v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben-Hong Wu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shao-Hua Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886109v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Calmet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001118" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697829v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684006v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687331v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blecher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687114v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689528v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691221v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690511v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688033v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694195v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tillard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Macdermott" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694193v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lancelot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902457v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faye" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lescourret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697994v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693600v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boulme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902436v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Coulon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693853v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fonty" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(96)76332-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701938v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716098v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(95)76844-8" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708525v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889471v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dorr" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889177v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P&#233;rochon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712041v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889173v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Landais" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710494v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Landais" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707682v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711684v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Troccon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700554v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711680v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902180v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896076v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnouin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701922v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707333v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702679v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902214v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902197v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barnouin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chassagne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712772v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896097v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Troccon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896086v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landais" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713547v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aimo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701814v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dunaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Barnouin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702094v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sulpice" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902185v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704308v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902198v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Aimo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chacornac" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705832v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896051v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Coulon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Troccon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703547v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genest" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707976v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715430v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709252v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709310v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705431v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalus" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709264v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719242v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719099v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728147v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Birkan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023771v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600397v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4218-4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594798v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#244;te" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831713v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826727v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/collaborations_et_partenaires/entreprises/en_direct_des_labos/fruits_et_legumes_caracteristiques_et_principaux_enjeux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837486v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787471v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023053v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;an" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356651v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607071v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832941v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826249v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837879v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pelloux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Komati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Riboli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Boyland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-025-03610-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet de Cordoue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110660" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pidx5t" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousselin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sauge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.11.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0422-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Karsten" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0444-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12168" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LVL4GRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Parveaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.05.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.07.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2016.00006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Landuyt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athen Ma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Macfadyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martinet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284302v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barbier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0282-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2015.16.01" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosust.2015.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barriere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.07.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444836v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-015-9687-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0335-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629690v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y91c-7755" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093740" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234783v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barri&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0158-5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646368v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Miras-Avalos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Alcobendas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alarc&#243;n" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pedrero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0385-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06E084386C89C4C6DE68FCA326F9D63CAA8AD1A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939581v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052185" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506175v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCKZ932-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quilici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00571.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZ0R7F7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652808v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WM18KZC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642472v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930488v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ould-Sidi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescourret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0002-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645663v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.08.026" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXH1MD3D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00059.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644369v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021115" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668469v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.06.015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBS4G89S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rq85-hg98" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Chailleux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Salmon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.04.022" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90Q6S7M9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192185v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.014" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS905RWT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663614v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0146-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ5WTC1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663209v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660831v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2008.09.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL9XS2S3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654816v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653268v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857824v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656735v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2007.09.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4Q6NT5R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857825v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Sauge-Collet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;tenoit Sauphanor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00720.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KQ28RD8J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654556v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655120v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Sauphanor" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8g2e-5p62" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664682v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hong Wu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lobit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm126" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658100v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006018" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668284v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2005.12.006" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HDQLVMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Nicolas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886349v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Sonohat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengadessan Kulandaivelu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675468v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri305" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675467v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri304" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678948v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679788v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678387v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675141v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675697v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1651-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133DBF082DD2F8A38205E8E26CCEECAF8DC295A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190868v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walcroft" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680757v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rubio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675274v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003043" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680683v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680001v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Li" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677322v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670307v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678236v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben-Hong Wu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shao-Hua Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886109v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Calmet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001118" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671705v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697829v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684006v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687331v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blecher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689528v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691221v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690511v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687114v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688033v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694195v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tillard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Macdermott" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694193v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lancelot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902457v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Faye" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lescourret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693600v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boulme" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697994v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perochon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693853v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fonty" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(96)76332-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902436v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Coulon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889173v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Landais" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708525v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889471v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dorr" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889177v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P&#233;rochon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712041v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701938v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716098v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(95)76844-8" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710494v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Landais" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707682v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707333v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702679v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902180v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896076v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnouin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701922v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711681v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711684v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Troccon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700554v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711680v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902214v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902197v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barnouin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chassagne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712772v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713547v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aimo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896097v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Troccon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coulon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896086v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landais" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701814v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dunaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Barnouin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702094v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Sulpice" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902185v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704308v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902198v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Aimo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chacornac" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703547v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genest" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707976v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715430v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste J. B. Coulon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Troccon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705832v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896051v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Coulon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709252v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709310v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705431v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalus" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709264v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719242v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719099v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728147v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Birkan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Novoa" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023771v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600397v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4218-4" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594798v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C&#244;te" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826727v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/collaborations_et_partenaires/entreprises/en_direct_des_labos/fruits_et_legumes_caracteristiques_et_principaux_enjeux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831713v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837486v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929956v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147017v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023053v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;an" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787471v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356651v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607071v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832941v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826249v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Lauri" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837879v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pelloux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>