--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -490,196 +490,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Naissances et politiques publiques en Amérique latine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La circulation facilitée des migrants défunts. Réflexions à partir de la frontière mexicano-étatsunienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cal.8821⟩</w:t>
+              <w:t xml:space="preserve">Diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1059592ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03351035v1</w:t>
+                <w:t xml:space="preserve">halshs-03351029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation facilitée des migrants défunts. Réflexions à partir de la frontière mexicano-étatsunienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Naissances et politiques publiques en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brugeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.67. </w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-89, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1059592ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cal.8821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03351029v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Françoise Lestage, « Donner une place à la mort du migrant et au rapport aux défunts dans les études sur les migrations »</w:t>
               </w:r>
@@ -828,243 +828,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on parler d’idéologie « séparatiste » au Mexique ?</w:t>
+                <w:t xml:space="preserve">Des politiques publiques en faveur des citoyens à l’étranger:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mexique 2000-2012, limites et impasses de la transition démocratique, 89, pp.69-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343792v1</w:t>
+                <w:t xml:space="preserve">hal-01343787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political management of migrants suffering. New practices by the Mexican State(s) with their emigrants</w:t>
+                <w:t xml:space="preserve">Peut-on parler d’idéologie « séparatiste » au Mexique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migraciones internacionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.65735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343793v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques publiques en faveur des citoyens à l’étranger:</w:t>
+                <w:t xml:space="preserve">Political management of migrants suffering. New practices by the Mexican State(s) with their emigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mexique 2000-2012, limites et impasses de la transition démocratique, 89, pp.69-86</w:t>
+              <w:t xml:space="preserve">Migraciones internacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343787v1</w:t>
+                <w:t xml:space="preserve">hal-01343793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort en migration</w:t>
               </w:r>
@@ -2719,332 +2719,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quinceañera vista por adolescentes Mexicanas y México-americanas</w:t>
+                <w:t xml:space="preserve">Communautés transnationales &amp;quot; et politiques multiculturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Norma Ojeda de la Pena y Maria Eugenia Zavala-Cosio. </w:t>
+              <w:t xml:space="preserve">Gros Christian et David Dumoulin Kervran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jóvenes fronterizos/Border youth: expectativas de vida familiar, educación y trabajo hacia la adultez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de la Frontera Norte/CONACYT, Mexique, pp.223-238, 2011</w:t>
+              <w:t xml:space="preserve">Le multiculturalisme "au concret". Un modèle latino-américain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sorbonne Nouvelle, pp.323-334, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724608v1</w:t>
+                <w:t xml:space="preserve">halshs-00724604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés transnationales &amp;quot; et politiques multiculturelles.</w:t>
+                <w:t xml:space="preserve">La quinceañera vista por adolescentes Mexicanas y México-americanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gros Christian et David Dumoulin Kervran. </w:t>
+              <w:t xml:space="preserve">Norma Ojeda de la Pena y Maria Eugenia Zavala-Cosio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le multiculturalisme "au concret". Un modèle latino-américain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sorbonne Nouvelle, pp.323-334, 2011</w:t>
+              <w:t xml:space="preserve">Jóvenes fronterizos/Border youth: expectativas de vida familiar, educación y trabajo hacia la adultez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de la Frontera Norte/CONACYT, Mexique, pp.223-238, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724604v1</w:t>
+                <w:t xml:space="preserve">halshs-00724608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivants et morts dans les migrations mexicaines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONTAR A LOS INDÍGENAS (BOLIVIA, MÉXICO, ESTADOS UNIDOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Faret, L, G. Cortes, V. Baby-Collin, H. Guétat. </w:t>
+              <w:t xml:space="preserve">Valérie ROBIN AZEVEDO et Carmen SALAZAR SOLER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrants des Suds. Acteurs et trajectoires de la mobilité internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, Université de Montpellier, Presses Universitaires du Mirail (PUM), pp.431-452, 2009</w:t>
+              <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEA/CBC/CRPA, Lima, Pérou, pp.39-70, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724824v1</w:t>
+                <w:t xml:space="preserve">halshs-00724830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTAR A LOS INDÍGENAS (BOLIVIA, MÉXICO, ESTADOS UNIDOS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivants et morts dans les migrations mexicaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie ROBIN AZEVEDO et Carmen SALAZAR SOLER. </w:t>
+              <w:t xml:space="preserve">Faret, L, G. Cortes, V. Baby-Collin, H. Guétat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEA/CBC/CRPA, Lima, Pérou, pp.39-70, 2009</w:t>
+              <w:t xml:space="preserve">Migrants des Suds. Acteurs et trajectoires de la mobilité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Université de Montpellier, Presses Universitaires du Mirail (PUM), pp.431-452, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724830v1</w:t>
+                <w:t xml:space="preserve">halshs-00724824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité et les ramifications éphémères de l'anthropologie.</w:t>
               </w:r>
@@ -3686,51 +3686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083792ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.113.0073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8821" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059592ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.025.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65735" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Furri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Olavarr&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.091.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/2935-faire-frontieres-raisons-politiques-et-usages-symboliques-9782811113452.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lestage Fran&#231;oise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083792ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.113.0073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059592ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8821" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.025.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Furri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Olavarr&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.091.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/2935-faire-frontieres-raisons-politiques-et-usages-symboliques-9782811113452.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lestage Fran&#231;oise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>