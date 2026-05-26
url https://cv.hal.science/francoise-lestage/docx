--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -490,196 +490,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation facilitée des migrants défunts. Réflexions à partir de la frontière mexicano-étatsunienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Naissances et politiques publiques en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brugeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1059592ar⟩</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-89, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.8821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03351029v1</w:t>
+                <w:t xml:space="preserve">halshs-03351035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Naissances et politiques publiques en Amérique latine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La circulation facilitée des migrants défunts. Réflexions à partir de la frontière mexicano-étatsunienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88-89, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.8821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1059592ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03351035v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Françoise Lestage, « Donner une place à la mort du migrant et au rapport aux défunts dans les études sur les migrations »</w:t>
               </w:r>
@@ -828,96 +828,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des politiques publiques en faveur des citoyens à l’étranger:</w:t>
+                <w:t xml:space="preserve">Political management of migrants suffering. New practices by the Mexican State(s) with their emigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Mexique 2000-2012, limites et impasses de la transition démocratique, 89, pp.69-86</w:t>
+              <w:t xml:space="preserve">Migraciones internacionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343787v1</w:t>
+                <w:t xml:space="preserve">hal-01343793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’idéologie « séparatiste » au Mexique ?</w:t>
               </w:r>
@@ -975,96 +975,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political management of migrants suffering. New practices by the Mexican State(s) with their emigrants</w:t>
+                <w:t xml:space="preserve">Des politiques publiques en faveur des citoyens à l’étranger:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migraciones internacionales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (1), pp.9-35</w:t>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mexique 2000-2012, limites et impasses de la transition démocratique, 89, pp.69-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343793v1</w:t>
+                <w:t xml:space="preserve">hal-01343787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort en migration</w:t>
               </w:r>
@@ -2719,332 +2719,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés transnationales &amp;quot; et politiques multiculturelles.</w:t>
+                <w:t xml:space="preserve">La quinceañera vista por adolescentes Mexicanas y México-americanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gros Christian et David Dumoulin Kervran. </w:t>
+              <w:t xml:space="preserve">Norma Ojeda de la Pena y Maria Eugenia Zavala-Cosio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le multiculturalisme "au concret". Un modèle latino-américain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sorbonne Nouvelle, pp.323-334, 2011</w:t>
+              <w:t xml:space="preserve">Jóvenes fronterizos/Border youth: expectativas de vida familiar, educación y trabajo hacia la adultez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de la Frontera Norte/CONACYT, Mexique, pp.223-238, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724604v1</w:t>
+                <w:t xml:space="preserve">halshs-00724608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quinceañera vista por adolescentes Mexicanas y México-americanas</w:t>
+                <w:t xml:space="preserve">Communautés transnationales &amp;quot; et politiques multiculturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Norma Ojeda de la Pena y Maria Eugenia Zavala-Cosio. </w:t>
+              <w:t xml:space="preserve">Gros Christian et David Dumoulin Kervran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jóvenes fronterizos/Border youth: expectativas de vida familiar, educación y trabajo hacia la adultez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de la Frontera Norte/CONACYT, Mexique, pp.223-238, 2011</w:t>
+              <w:t xml:space="preserve">Le multiculturalisme "au concret". Un modèle latino-américain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sorbonne Nouvelle, pp.323-334, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724608v1</w:t>
+                <w:t xml:space="preserve">halshs-00724604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTAR A LOS INDÍGENAS (BOLIVIA, MÉXICO, ESTADOS UNIDOS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivants et morts dans les migrations mexicaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie ROBIN AZEVEDO et Carmen SALAZAR SOLER. </w:t>
+              <w:t xml:space="preserve">Faret, L, G. Cortes, V. Baby-Collin, H. Guétat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEA/CBC/CRPA, Lima, Pérou, pp.39-70, 2009</w:t>
+              <w:t xml:space="preserve">Migrants des Suds. Acteurs et trajectoires de la mobilité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Université de Montpellier, Presses Universitaires du Mirail (PUM), pp.431-452, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724830v1</w:t>
+                <w:t xml:space="preserve">halshs-00724824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivants et morts dans les migrations mexicaines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONTAR A LOS INDÍGENAS (BOLIVIA, MÉXICO, ESTADOS UNIDOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lestage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Faret, L, G. Cortes, V. Baby-Collin, H. Guétat. </w:t>
+              <w:t xml:space="preserve">Valérie ROBIN AZEVEDO et Carmen SALAZAR SOLER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrants des Suds. Acteurs et trajectoires de la mobilité internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, Université de Montpellier, Presses Universitaires du Mirail (PUM), pp.431-452, 2009</w:t>
+              <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEA/CBC/CRPA, Lima, Pérou, pp.39-70, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00724824v1</w:t>
+                <w:t xml:space="preserve">halshs-00724830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité et les ramifications éphémères de l'anthropologie.</w:t>
               </w:r>
@@ -3686,51 +3686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083792ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.113.0073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059592ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8821" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.025.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Furri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Olavarr&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.091.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/2935-faire-frontieres-raisons-politiques-et-usages-symboliques-9782811113452.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lestage Fran&#231;oise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lestage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083792ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351034v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.083.0193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.113.0073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brugeilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.8821" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059592ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.884" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.025.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.65735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.4195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1999.1690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Furri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Olavarr&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Paris Pombo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03695181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.091.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/2935-faire-frontieres-raisons-politiques-et-usages-symboliques-9782811113452.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200043v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lestage Fran&#231;oise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>