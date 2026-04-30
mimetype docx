--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -388,273 +388,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FRÉGOSI, Franck, Gouverner l’islam en France, Paris, Seuil, 2025, 374 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14puf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat et Sébastien Ledoux (dir.), Une école sous le choc ? Le monde enseignant après l’assassinat de Samuel Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/135of⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lalouette, L’identité républicaine de la France. Une expression, une mémoire, des principes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 137, pp.135-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13pd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505519v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-05505582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAMINE, Anne-Sophie (sous la direction de), Au-delà du séparatisme et de la radicalisation. Penser l’intensité religieuse musulmane en France. Marseille : Diacritiques Éditions, 2024, 213 p.</w:t>
               </w:r>
@@ -1712,325 +1712,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’école, la laïcité et le virage sécuritaire post‑attentats : un tableau contrasté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), https://journals.openedition.org/sociologie/3391?lang=fr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Si les élèves ont le droit de parler de la religion, quelle part pour la pédagogie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rencontrer le fait religieux à l'école (44), pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles relations de proximité dans les collèges publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (352), p. 61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.352.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents d'élèves des quartiers populaires de Marseille. Lignes ethniques, ressemblances morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of School Climate and Violence Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.9 - 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444325v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01445944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education nationale : communiquer en louvoyant</w:t>
               </w:r>
@@ -2148,234 +2148,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France : le rejet de l'interculturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi emigrazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 186, pp.278-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il des élèves musulmans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 168, pp.64-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mérite et l'amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 499, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796821v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00797917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'islam, un défi pour la laïcité à l'école ?</w:t>
               </w:r>
@@ -3226,165 +3226,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la citoyenneté comme mode d'innovation dans la politique de la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 68-69, p. 123-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La scolarisation des enfants d'immigrés : état des lieux, état des questions en 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 14, pp.25-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819452v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00796710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alec Hargreaves &amp;lt;i&amp;gt;Voices from the north african immigrant community in France. Immigration and identity in beur fiction&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -4705,151 +4705,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03537300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'école et la pluralité ethnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRAP, 419, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03537890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF Editeur, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004621v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03537890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école et le défi ethnique</w:t>
               </w:r>
@@ -5586,165 +5586,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immigration et scolarisation. Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration, immigration: quelles interrogations ? quelles réponses ? Rencontres européennes 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.183-205, 2017, Actes des colloques de la Fondation Joseph Karolyi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« 2013-2015. Une réorientation doctrinale discrète sur la laïcité et l’intégration »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcité, intégration : l’école de la République en question ?. Jean-Luc Villeneuve, coord., Paris, Ed. Le Manuscrit, p. 84-92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146713v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03538086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle liberté d'expression reste-t-il aux élèves? Le prosélytisme comme critère normatif à l'école en France</w:t>
               </w:r>
@@ -5952,173 +5952,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter l'&amp;quot;éducation interculturelle</w:t>
+                <w:t xml:space="preserve">La philosophie politique face aux tensions ethniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorcerie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, ESF Editeur, pp.261-272, 2003</w:t>
+              <w:t xml:space="preserve">, 4, ESF Editeur, pp.231-244, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00004625v1</w:t>
+                <w:t xml:space="preserve">halshs-00004624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie politique face aux tensions ethniques</w:t>
+                <w:t xml:space="preserve">Revisiter l'&amp;quot;éducation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorcerie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, ESF Editeur, pp.231-244, 2003</w:t>
+              <w:t xml:space="preserve">, 4, ESF Editeur, pp.261-272, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00004624v1</w:t>
+                <w:t xml:space="preserve">halshs-00004625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique introuvable : La scolarisation des enfants d'immigrés</w:t>
               </w:r>
@@ -7908,51 +7908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505519v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pd5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135of" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aubertel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01445944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/diversite-n-182-4e-trimestre-2015.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537890v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf-editeur.fr/detail/11/ecole-et-le-defi-ethnique--l--.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions/7278-proselytismes.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Bariki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135of" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pd5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aubertel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01445944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/diversite-n-182-4e-trimestre-2015.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf-editeur.fr/detail/11/ecole-et-le-defi-ethnique--l--.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions/7278-proselytismes.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Bariki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>