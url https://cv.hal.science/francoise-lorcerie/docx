--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -388,191 +388,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ferhat et Sébastien Ledoux (dir.), Une école sous le choc ? Le monde enseignant après l’assassinat de Samuel Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/135of⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FRÉGOSI, Franck, Gouverner l’islam en France, Paris, Seuil, 2025, 374 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 158 (2/2025), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14puf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505582v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05505514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lalouette, L’identité républicaine de la France. Une expression, une mémoire, des principes</w:t>
               </w:r>
@@ -634,1004 +634,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La classe fracturée. Racisme et ségrégation spontanée dans un lycée pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LAMINE, Anne-Sophie (sous la direction de), Au-delà du séparatisme et de la radicalisation. Penser l’intensité religieuse musulmane en France. Marseille : Diacritiques Éditions, 2024, 213 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Migrations forcées au Sahel, 199, pp.119-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.199.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.199.0122⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05505569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans l'attente d’un relogement : angoisses et espoirs déçus de la rénovation urbaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Aubertel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La classe fracturée. Racisme et ségrégation spontanée dans un lycée pro</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous est-il arrivé de vous autocensurer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2021, 567, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la transition collège-lycée : les enseignements des parcours d'excellence en REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35/36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Vous est-il arrivé de vous autocensurer ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au risque de la continuité. Sur le rapport de la mission &amp;quot;Territoires et réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 567, pp.9</w:t>
+              <w:t xml:space="preserve">, 2020, 558, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POUR UNE APPROCHE INTERSECTIONNELLE À L'ÉCOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°41 (41), pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.041.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mixité sociale dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 550, pp.64-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03537959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories et situations. A propos de travaux récents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.185-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité par l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La laïcité, 48 NF, pp.10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La laïcité par l’école »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre compte aux parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35/36</w:t>
+              <w:t xml:space="preserve">, 2017, Familles - Parents - Ecole, 28, p. 13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au risque de la continuité. Sur le rapport de la mission &amp;quot;Territoires et réussite</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la mixité socioethnique pose problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 558, pp.2-3</w:t>
-[...490 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pouvoir d’agir et autonomie, de l’école au lycée, 539, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03537947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1712,50 +1712,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Si les élèves ont le droit de parler de la religion, quelle part pour la pédagogie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rencontrer le fait religieux à l'école (44), pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’école, la laïcité et le virage sécuritaire post‑attentats : un tableau contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1764,126 +1833,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (4), https://journals.openedition.org/sociologie/3391?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723431v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03538101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles relations de proximité dans les collèges publics</w:t>
               </w:r>
@@ -3437,165 +3437,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04631498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ZEP 1990-1993 pour mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations-Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 97, pp.30-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Islam dans les cours de &amp;quot;langue et culture d'origine&amp;quot; : le procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1994-2, pp.5-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819428v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00819450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise du Golfe et ordre politique au Moyen-Orient : Présentation</w:t>
               </w:r>
@@ -5586,165 +5586,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« 2013-2015. Une réorientation doctrinale discrète sur la laïcité et l’intégration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité, intégration : l’école de la République en question ?. Jean-Luc Villeneuve, coord., Paris, Ed. Le Manuscrit, p. 84-92</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Immigration et scolarisation. Le cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, immigration: quelles interrogations ? quelles réponses ? Rencontres européennes 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.183-205, 2017, Actes des colloques de la Fondation Joseph Karolyi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538086v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03146713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle liberté d'expression reste-t-il aux élèves? Le prosélytisme comme critère normatif à l'école en France</w:t>
               </w:r>
@@ -5952,405 +5952,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie politique face aux tensions ethniques</w:t>
+                <w:t xml:space="preserve">Revisiter l'&amp;quot;éducation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorcerie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, ESF Editeur, pp.231-244, 2003</w:t>
+              <w:t xml:space="preserve">, 4, ESF Editeur, pp.261-272, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00004624v1</w:t>
+                <w:t xml:space="preserve">halshs-00004625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter l'&amp;quot;éducation interculturelle</w:t>
+                <w:t xml:space="preserve">La philosophie politique face aux tensions ethniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorcerie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4, ESF Editeur, pp.261-272, 2003</w:t>
+              <w:t xml:space="preserve">, 4, ESF Editeur, pp.231-244, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00004625v1</w:t>
+                <w:t xml:space="preserve">halshs-00004624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique introuvable : La scolarisation des enfants d'immigrés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morel</w:t>
+                <w:t xml:space="preserve">Le paradigme de l'ethnicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorcerie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, ESF Editeur, pp.219-227, 2003</w:t>
+              <w:t xml:space="preserve">, 1, ESF Editeur, pp.19-98, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00004627v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00004623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique introuvable : La scolarisation des enfants d'immigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorcerie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, ESF Editeur, pp.163-185, 2003</w:t>
+              <w:t xml:space="preserve">, 3, ESF Editeur, pp.219-227, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004626v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradigme de l'ethnicité</w:t>
+                <w:t xml:space="preserve">L'école au prisme du paradigme de l'ethnicité : Etat des travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lorcerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorcerie Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école et le défi technique : Education et intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, ESF Editeur, pp.19-98, 2003</w:t>
+              <w:t xml:space="preserve">, 3, ESF Editeur, pp.163-185, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00004623v1</w:t>
+                <w:t xml:space="preserve">halshs-00004626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole : L'in(dis)pensable réforme du statut de parent d'élève</w:t>
               </w:r>
@@ -7010,50 +7010,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Laíz Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lorcerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEF; Laboratoire d'économie et de sociologie du travail (LEST); IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); TELEMME. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traverser le gué. Le passage de la troisième à la seconde en REP+ : ce qu’en disent les équipes éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Richard-Bossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7102,179 +7224,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAMES; LEST; IDEF; TELEMME. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409532v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03409538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations d’origine maghrébine et comorienne de Marseille</w:t>
               </w:r>
@@ -7908,51 +7908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135of" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pd5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aubertel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01445944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819428v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/diversite-n-182-4e-trimestre-2015.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf-editeur.fr/detail/11/ecole-et-le-defi-ethnique--l--.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538086v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions/7278-proselytismes.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004626v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Bariki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505514v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lorcerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135of" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505519v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pd5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.199.0122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Aubertel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538054v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Richard-Bossez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01445944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.352.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01444300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cavallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04634001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Smette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01684007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Laiz Morera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/diversite-n-182-4e-trimestre-2015.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esf-editeur.fr/detail/11/ecole-et-le-defi-ethnique--l--.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538086v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01447430v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/religions/7278-proselytismes.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004624v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409522v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pavie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a La&#237;z Moreira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Bariki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruschi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01702339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>