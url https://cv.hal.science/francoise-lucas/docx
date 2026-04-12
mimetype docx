--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,16657 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16606 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7086-2165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170157407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Machine Learning Approaches to Predict the Microbial Quality of Surface Waters and to Optimize the Sampling Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Janne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13182457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the diversities of astroviruses and noroviruses in wastewater treatment plant effluents by a high-throughput sequencing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ambert-Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (20), pp.7215-7222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02076-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological strategy to analyze and improve the French rainwater harvesting regulation in relation to quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (5), pp.1043-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité de l’eau de pluie en vue de son utilisation : vers la définition de paramètres pertinents et de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of raw wastewater microbiological quality in dry and wet weather conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (8), pp.5318-5328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives brutes stockées au niveau d’un bâtiment : premiers résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulteau Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées brutes dans une grande agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servais Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masnada Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal and dynamic bacterial diversity in grease trap revealed by molecular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur. j. water qual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of sewage bacterial quality in a large urban area [Variabilité da la qualité microhiologique des eaux usées brutes dans una grande agglomération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masnada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion a la conjetura de Pierce-Birkhoff y el espectro real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Seminario iberoamericano de matematicas. Seminarios temáticos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and emission of methane in a monomictic lake (Rotsee, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten J. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.455-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On connectedness of sets in the real spectra of polynomial rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripta mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128 (4), pp.505-547. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00229-008-0244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca predicts immunocompetence and physical condition of magpies and great spotted cuckoo nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal microbiota as a potential factor for coevolution between avian brood parasites and their hosts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.406-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emission from a Swiss lake: A full year cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.A1185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in intestinal microbiota between avian brood parasites and their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpies and to body condition in great spotted cuckoos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palacios M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpie Pica pica and to body condition of great spotted cuckoo Clamator glandarius nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Liebig's law of the minimum scale up from species to communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, x (x), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2008.0030-1299.16793.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandelli keratinolytic proteases of Bacillus species isolated from Amazon basin showing remarkable de-hairing activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luhering Giongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World J. Microbiol. Biotechnol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (NC), pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keratinolytic proteases of Bacillus species isolated from the Amazon basin showing remarkable de-hairing activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giongo J.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA degradation in avian faecal samples and feasibility of non-invasive genetic studies of threatened capercaillie populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Régnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood size modifications affect plumage bacterial assemblages of European starlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jourdie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.639-46. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02436.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shape cloacal bacterial assemblages in great tit Parus major and blue tit P. caeruleus nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a protease of a feather-degrading Microbacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. S. Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.181-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2004.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new keratinolytic bacterium that completely degrades native feather keratin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 179 (4), pp.258-65. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-003-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity among feather-degrading bacteria from a dry meadow soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broennimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Febbraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.282-90. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2032-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sediment bacterial assemblages to selenate and acetate amendments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hollibaugh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (3), pp.528-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (1-2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(99)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral Saccharomyces boulardii treatment on the activity of Clostridium difficile toxins in mouse digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (12), pp.1583-1589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enterotoxines bacteriennes : structure, mode d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recepteurs aux enterotoxines bacteriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic role of various bacterial strains from the autochthonous flora of gas-free mineral water against Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Clostridium difficile-induced experimental pseudomembranous colitis by Saccharomyces boulardii : a scanning electron microscopic and microbiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 136, pp.1085-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation of Clostridium difficile toxin A and cholera toxin to intestinal brush border membranes from axenic and conventional mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brot-Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (6), pp.1680-1683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the caecal epithelial barrier during Clostridum difficile infection in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30, pp.1087-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships between digestive proteolytic activities and production and quantitation of toxins in Pseudomenbranous Colitis induced by Clostridium difficile in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (12), pp.3922-3927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’abondance et caractérisation microbiologique des bioaérosols générés lors du compostage de proximité de déchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIVALE - La place des produits organiques dans les transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Costa Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena de Moura Contente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clercin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de contamination fécale dans la Seine et la Marne au sein de l’agglomération parisienne, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 30 ans du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando M. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la contamination virale dans un enivronnement hydrique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du reseau public contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using new real time PCR detection to identify the factors that affect the spatial and temporal distribution of mycobacteria in aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th qPCR and digital PCR congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Mitroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité écologique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Scientifiques de l'Environnement - Déclin de la biodiversité, peut-on inverser la tendance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodolfo Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alves de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives stockées au niveau d'un bâtiment--État de l'art et résultats d'expérimentations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées résiduaires brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflow and in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of multiple disturbances on microbiological quality of urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Rainwater Harvesting Management International Conference (IWA-RWHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Goseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacteries et eau. Colloque sur le Controle Epidémiologique des Maladies Infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAU ET MALADIES INFECTIEUSES : ENJEUX POUR LE 21ème SIÈCLE, Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods in bacteriology and molecular biology form count non tuberculous mycobacteria in surface water of Seine River in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridisation of constraint solving with an ant colony algorithm for vehicle on-line path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 4th Workshop on Planning and Plan Execution for Real-World Systems at the 19th Int. Conf. on Automated Planning and Scheduling, ICAPS’2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Thessaloniki, Greece. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of chemically aided sedimentation for bacterial removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Microbial Ecology SME09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Einsiedeln, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real-time PCR assay for quantification of mycobacteria in surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of nontuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th day of mycobacteriology of French language (JMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of molecular biology method for count of non tuberculous mycobacteria in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants and Urban River (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of non tuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Mycobacteriology ESM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité épuratoire des filières de traitement des eaux résiduaires urbaines : aspects microbiologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production, oxidation, and emission from the water column of lake Rotsee, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St John's Newfoundland &amp; Labrador, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of atypical mycobacteria sources in Seine watershed of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of growth and not cultivable bacteria of French Association of Microbial Ecology (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Banyuls sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des mycobacteries non-tuberculeuses dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de veille sanitaire INVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Gnotobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Internationales Symposium fuer Gnotobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la table ronde sur l'utilisation des indices de sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- d'Altora Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1978, CEREOPA, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique 3D pour l’évaluation de la qualité de l’eau en milieu urbain – application au Bassin de La Villette (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romero Lacerda Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie :Management des ressources microbiennes, Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variation of the chemical quality and the interactions between organic matter and organic micropollutants in an urban lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bales, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflows and in the Seine River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of Aquatic Microbial Ecology (SAME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatial et temporel des interactions matière organique - micropolluants organiques dans le lac de Créteil par membranes polymériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 - Séminaire prospectif Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on E. coli densities in urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO : Journées Internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de la méthode PICT en milieu aquatique urbain : évaluation de la tolérance aux métaux de périphyton prélevé en eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Pologne. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode PICT appliquée aux milieux urbains : développement méthodologique d'un test de toxicité aigue sur bioflms périphytiques prélevés en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées thématiques du Réseau National Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Assessing the Impact of Urban Stormwater Discharge on the Fecal Contamination in a Recreational Lake Near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.334-338, 2019, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les effluents urbains- focus sur les rejets d’au traitée et déversement de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique des eaux en agglomération parisienne. Eds Rocher V &amp; Azimi S. Editions Johannet. ISBN : 979-10-91089-29-6 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Environmental Monitoring of Pathogens: Case Study in Mycobacterium avium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Falkinham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Méndez-Vilas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research Technology and Education Topics in Applied Microbiology and Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Formatex, Research Center, pp.1551-1561, 2010, 978-84-614-6195-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human diseases due to food-borne bacterial toxins and toxins produced in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un « projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées pour des usages urbains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0156, Anses. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux « projets de décret et d'arrêté relatifs à l'utilisation d'eaux non potables pour certains usages domestiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denooz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0064, Anses. 2023, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées [issues du traitement d'épuration des eaux résiduaires urbaines] pour l'irrigation de cultures ou d'espaces verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0238, Anses. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux « projet de décret relatif aux eaux réutilisées dans les entreprises du secteur alimentaire et portant diverses dispositions relatives à la sécurité sanitaire des eaux destinées à la consommation humaine et projet d’arrêté relatif à l’autorisation de production et d’utilisation d’eau réutilisée en vue de la préparation et de la conservation dans les entreprises alimentaires de toutes denrées et marchandises destinées à l’alimentation humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0088, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04651838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04005823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04066380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un projet de décret et quatre projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0024, Anses. 2022, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contamination fécale en Seine : impact des rejets de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les rejets urbains de temps de pluie parisiens et la Seine à la traversée de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de la contamination fécale en Seine par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel PIREN-Seine: Action Mycobactéries non-tuberculeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la dégradation biologique des effluents graisseux: mise en place d'une deuxième collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne en milieu aquatique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Est, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16712,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5808BF12"/>
+    <w:nsid w:val="324AAE1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16943,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7086-2165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170157407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souihi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13182457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ambert-Balay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02076-15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulteau Ga&#235;lle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5427F569A7A0C983DCDA01864344EF433A2B74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Madden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J. Schubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stierli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Diem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04471.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTDPLQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F.S." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler J.J." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-008-0244-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1D1PLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stierli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heeb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Soler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios M.J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943406v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Soler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philip" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luhering Giongo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Heeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giongo J.L." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;gnaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fumagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moureau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02436.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMM770K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. S. Thys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2004.01558.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riffel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Brandelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0525-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1Z1S85H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broennimann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Febbraro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2032-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hollibaugh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(99)00076-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DX9CNFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713337v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Elmer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos-Ramare" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724033v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brot-Laroche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desjeux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711723v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquenoy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Barth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676554v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679249v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guettier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822716v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771919v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854381v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859315v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delage" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Langlois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gentil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- d'Altora Colonna" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592660v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fechner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595197v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843202v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Popoff" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170297v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766514v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desforges" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676527v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7086-2165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170157407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souihi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13182457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ambert-Balay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02076-15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulteau Ga&#235;lle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5427F569A7A0C983DCDA01864344EF433A2B74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Madden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J. Schubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stierli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Diem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-008-0244-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1D1PLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04471.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTDPLQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F.S." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler J.J." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stierli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heeb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Soler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios M.J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Soler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luhering Giongo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Heeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giongo J.L." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;gnaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fumagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moureau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02436.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMM770K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. S. Thys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2004.01558.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riffel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Brandelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0525-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1Z1S85H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broennimann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Febbraro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2032-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hollibaugh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(99)00076-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DX9CNFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713337v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Elmer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brot-Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desjeux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos-Ramare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toutain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquenoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Barth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989059v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guettier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822716v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822714v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Langlois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gentil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- d'Altora Colonna" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592660v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fechner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595197v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843202v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Popoff" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170297v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766514v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desforges" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676527v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>