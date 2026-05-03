--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7086-2165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170157407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Machine Learning Approaches to Predict the Microbial Quality of Surface Waters and to Optimize the Sampling Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Janne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13182457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the diversities of astroviruses and noroviruses in wastewater treatment plant effluents by a high-throughput sequencing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ambert-Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (20), pp.7215-7222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02076-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological strategy to analyze and improve the French rainwater harvesting regulation in relation to quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (5), pp.1043-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité de l’eau de pluie en vue de son utilisation : vers la définition de paramètres pertinents et de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of raw wastewater microbiological quality in dry and wet weather conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (8), pp.5318-5328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives brutes stockées au niveau d’un bâtiment : premiers résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulteau Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées brutes dans une grande agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servais Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masnada Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal and dynamic bacterial diversity in grease trap revealed by molecular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur. j. water qual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of sewage bacterial quality in a large urban area [Variabilité da la qualité microhiologique des eaux usées brutes dans una grande agglomération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masnada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion a la conjetura de Pierce-Birkhoff y el espectro real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Seminario iberoamericano de matematicas. Seminarios temáticos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and emission of methane in a monomictic lake (Rotsee, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten J. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.455-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On connectedness of sets in the real spectra of polynomial rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripta mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128 (4), pp.505-547. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00229-008-0244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca predicts immunocompetence and physical condition of magpies and great spotted cuckoo nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal microbiota as a potential factor for coevolution between avian brood parasites and their hosts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.406-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emission from a Swiss lake: A full year cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.A1185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in intestinal microbiota between avian brood parasites and their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpies and to body condition in great spotted cuckoos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palacios M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpie Pica pica and to body condition of great spotted cuckoo Clamator glandarius nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Liebig's law of the minimum scale up from species to communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, x (x), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2008.0030-1299.16793.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandelli keratinolytic proteases of Bacillus species isolated from Amazon basin showing remarkable de-hairing activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luhering Giongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World J. Microbiol. Biotechnol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (NC), pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keratinolytic proteases of Bacillus species isolated from the Amazon basin showing remarkable de-hairing activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giongo J.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA degradation in avian faecal samples and feasibility of non-invasive genetic studies of threatened capercaillie populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Régnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood size modifications affect plumage bacterial assemblages of European starlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jourdie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.639-46. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02436.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shape cloacal bacterial assemblages in great tit Parus major and blue tit P. caeruleus nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a protease of a feather-degrading Microbacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. S. Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.181-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2004.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new keratinolytic bacterium that completely degrades native feather keratin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 179 (4), pp.258-65. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-003-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity among feather-degrading bacteria from a dry meadow soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broennimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Febbraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.282-90. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2032-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sediment bacterial assemblages to selenate and acetate amendments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hollibaugh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (3), pp.528-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (1-2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(99)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral Saccharomyces boulardii treatment on the activity of Clostridium difficile toxins in mouse digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (12), pp.1583-1589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enterotoxines bacteriennes : structure, mode d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recepteurs aux enterotoxines bacteriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic role of various bacterial strains from the autochthonous flora of gas-free mineral water against Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Clostridium difficile-induced experimental pseudomembranous colitis by Saccharomyces boulardii : a scanning electron microscopic and microbiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 136, pp.1085-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation of Clostridium difficile toxin A and cholera toxin to intestinal brush border membranes from axenic and conventional mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brot-Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (6), pp.1680-1683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the caecal epithelial barrier during Clostridum difficile infection in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30, pp.1087-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships between digestive proteolytic activities and production and quantitation of toxins in Pseudomenbranous Colitis induced by Clostridium difficile in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (12), pp.3922-3927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’abondance et caractérisation microbiologique des bioaérosols générés lors du compostage de proximité de déchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIVALE - La place des produits organiques dans les transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Costa Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena de Moura Contente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clercin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de contamination fécale dans la Seine et la Marne au sein de l’agglomération parisienne, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 30 ans du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando M. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la contamination virale dans un enivronnement hydrique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du reseau public contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using new real time PCR detection to identify the factors that affect the spatial and temporal distribution of mycobacteria in aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th qPCR and digital PCR congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Mitroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité écologique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Scientifiques de l'Environnement - Déclin de la biodiversité, peut-on inverser la tendance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodolfo Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alves de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives stockées au niveau d'un bâtiment--État de l'art et résultats d'expérimentations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées résiduaires brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflow and in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of multiple disturbances on microbiological quality of urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Rainwater Harvesting Management International Conference (IWA-RWHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Goseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacteries et eau. Colloque sur le Controle Epidémiologique des Maladies Infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAU ET MALADIES INFECTIEUSES : ENJEUX POUR LE 21ème SIÈCLE, Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods in bacteriology and molecular biology form count non tuberculous mycobacteria in surface water of Seine River in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridisation of constraint solving with an ant colony algorithm for vehicle on-line path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 4th Workshop on Planning and Plan Execution for Real-World Systems at the 19th Int. Conf. on Automated Planning and Scheduling, ICAPS’2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Thessaloniki, Greece. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of chemically aided sedimentation for bacterial removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Microbial Ecology SME09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Einsiedeln, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real-time PCR assay for quantification of mycobacteria in surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of nontuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th day of mycobacteriology of French language (JMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of molecular biology method for count of non tuberculous mycobacteria in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants and Urban River (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of non tuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Mycobacteriology ESM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité épuratoire des filières de traitement des eaux résiduaires urbaines : aspects microbiologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production, oxidation, and emission from the water column of lake Rotsee, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St John's Newfoundland &amp; Labrador, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of atypical mycobacteria sources in Seine watershed of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of growth and not cultivable bacteria of French Association of Microbial Ecology (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Banyuls sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des mycobacteries non-tuberculeuses dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de veille sanitaire INVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Gnotobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Internationales Symposium fuer Gnotobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la table ronde sur l'utilisation des indices de sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- d'Altora Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1978, CEREOPA, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique 3D pour l’évaluation de la qualité de l’eau en milieu urbain – application au Bassin de La Villette (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romero Lacerda Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie :Management des ressources microbiennes, Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variation of the chemical quality and the interactions between organic matter and organic micropollutants in an urban lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bales, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflows and in the Seine River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of Aquatic Microbial Ecology (SAME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatial et temporel des interactions matière organique - micropolluants organiques dans le lac de Créteil par membranes polymériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 - Séminaire prospectif Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on E. coli densities in urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO : Journées Internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de la méthode PICT en milieu aquatique urbain : évaluation de la tolérance aux métaux de périphyton prélevé en eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Pologne. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode PICT appliquée aux milieux urbains : développement méthodologique d'un test de toxicité aigue sur bioflms périphytiques prélevés en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées thématiques du Réseau National Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Assessing the Impact of Urban Stormwater Discharge on the Fecal Contamination in a Recreational Lake Near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.334-338, 2019, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les effluents urbains- focus sur les rejets d’au traitée et déversement de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique des eaux en agglomération parisienne. Eds Rocher V &amp; Azimi S. Editions Johannet. ISBN : 979-10-91089-29-6 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Environmental Monitoring of Pathogens: Case Study in Mycobacterium avium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Falkinham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Méndez-Vilas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research Technology and Education Topics in Applied Microbiology and Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Formatex, Research Center, pp.1551-1561, 2010, 978-84-614-6195-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human diseases due to food-borne bacterial toxins and toxins produced in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un « projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées pour des usages urbains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0156, Anses. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux « projets de décret et d'arrêté relatifs à l'utilisation d'eaux non potables pour certains usages domestiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denooz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0064, Anses. 2023, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées [issues du traitement d'épuration des eaux résiduaires urbaines] pour l'irrigation de cultures ou d'espaces verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0238, Anses. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux « projet de décret relatif aux eaux réutilisées dans les entreprises du secteur alimentaire et portant diverses dispositions relatives à la sécurité sanitaire des eaux destinées à la consommation humaine et projet d’arrêté relatif à l’autorisation de production et d’utilisation d’eau réutilisée en vue de la préparation et de la conservation dans les entreprises alimentaires de toutes denrées et marchandises destinées à l’alimentation humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0088, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04651838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04005823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04066380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un projet de décret et quatre projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0024, Anses. 2022, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contamination fécale en Seine : impact des rejets de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les rejets urbains de temps de pluie parisiens et la Seine à la traversée de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de la contamination fécale en Seine par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel PIREN-Seine: Action Mycobactéries non-tuberculeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la dégradation biologique des effluents graisseux: mise en place d'une deuxième collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne en milieu aquatique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Est, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7086-2165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170157407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Machine Learning Approaches to Predict the Microbial Quality of Surface Waters and to Optimize the Sampling Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Janne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13182457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the diversities of astroviruses and noroviruses in wastewater treatment plant effluents by a high-throughput sequencing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ambert-Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (20), pp.7215-7222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02076-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological strategy to analyze and improve the French rainwater harvesting regulation in relation to quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (5), pp.1043-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of raw wastewater microbiological quality in dry and wet weather conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (8), pp.5318-5328. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité de l’eau de pluie en vue de son utilisation : vers la définition de paramètres pertinents et de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives brutes stockées au niveau d’un bâtiment : premiers résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulteau Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées brutes dans une grande agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servais Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masnada Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal and dynamic bacterial diversity in grease trap revealed by molecular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur. j. water qual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of sewage bacterial quality in a large urban area [Variabilité da la qualité microhiologique des eaux usées brutes dans una grande agglomération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masnada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion a la conjetura de Pierce-Birkhoff y el espectro real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Seminario iberoamericano de matematicas. Seminarios temáticos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and emission of methane in a monomictic lake (Rotsee, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten J. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.455-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On connectedness of sets in the real spectra of polynomial rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripta mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128 (4), pp.505-547. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00229-008-0244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal microbiota as a potential factor for coevolution between avian brood parasites and their hosts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.406-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca predicts immunocompetence and physical condition of magpies and great spotted cuckoo nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emission from a Swiss lake: A full year cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.A1185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in intestinal microbiota between avian brood parasites and their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpies and to body condition in great spotted cuckoos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palacios M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpie Pica pica and to body condition of great spotted cuckoo Clamator glandarius nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Liebig's law of the minimum scale up from species to communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, x (x), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2008.0030-1299.16793.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandelli keratinolytic proteases of Bacillus species isolated from Amazon basin showing remarkable de-hairing activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luhering Giongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World J. Microbiol. Biotechnol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (NC), pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keratinolytic proteases of Bacillus species isolated from the Amazon basin showing remarkable de-hairing activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giongo J.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA degradation in avian faecal samples and feasibility of non-invasive genetic studies of threatened capercaillie populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Régnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood size modifications affect plumage bacterial assemblages of European starlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jourdie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.639-46. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02436.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shape cloacal bacterial assemblages in great tit Parus major and blue tit P. caeruleus nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a protease of a feather-degrading Microbacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. S. Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.181-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2004.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity among feather-degrading bacteria from a dry meadow soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broennimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Febbraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.282-90. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2032-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new keratinolytic bacterium that completely degrades native feather keratin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 179 (4), pp.258-65. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-003-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sediment bacterial assemblages to selenate and acetate amendments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hollibaugh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (3), pp.528-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (1-2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(99)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral Saccharomyces boulardii treatment on the activity of Clostridium difficile toxins in mouse digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (12), pp.1583-1589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enterotoxines bacteriennes : structure, mode d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recepteurs aux enterotoxines bacteriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic role of various bacterial strains from the autochthonous flora of gas-free mineral water against Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Clostridium difficile-induced experimental pseudomembranous colitis by Saccharomyces boulardii : a scanning electron microscopic and microbiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 136, pp.1085-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation of Clostridium difficile toxin A and cholera toxin to intestinal brush border membranes from axenic and conventional mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brot-Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (6), pp.1680-1683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the caecal epithelial barrier during Clostridum difficile infection in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30, pp.1087-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships between digestive proteolytic activities and production and quantitation of toxins in Pseudomenbranous Colitis induced by Clostridium difficile in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (12), pp.3922-3927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’abondance et caractérisation microbiologique des bioaérosols générés lors du compostage de proximité de déchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIVALE - La place des produits organiques dans les transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Costa Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena de Moura Contente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clercin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de contamination fécale dans la Seine et la Marne au sein de l’agglomération parisienne, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 30 ans du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando M. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la contamination virale dans un enivronnement hydrique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du reseau public contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using new real time PCR detection to identify the factors that affect the spatial and temporal distribution of mycobacteria in aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th qPCR and digital PCR congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité écologique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Scientifiques de l'Environnement - Déclin de la biodiversité, peut-on inverser la tendance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Mitroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodolfo Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alves de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées résiduaires brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives stockées au niveau d'un bâtiment--État de l'art et résultats d'expérimentations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflow and in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of multiple disturbances on microbiological quality of urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Rainwater Harvesting Management International Conference (IWA-RWHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Goseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods in bacteriology and molecular biology form count non tuberculous mycobacteria in surface water of Seine River in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacteries et eau. Colloque sur le Controle Epidémiologique des Maladies Infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAU ET MALADIES INFECTIEUSES : ENJEUX POUR LE 21ème SIÈCLE, Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridisation of constraint solving with an ant colony algorithm for vehicle on-line path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 4th Workshop on Planning and Plan Execution for Real-World Systems at the 19th Int. Conf. on Automated Planning and Scheduling, ICAPS’2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Thessaloniki, Greece. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of chemically aided sedimentation for bacterial removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Microbial Ecology SME09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Einsiedeln, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of nontuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th day of mycobacteriology of French language (JMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of molecular biology method for count of non tuberculous mycobacteria in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants and Urban River (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of non tuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Mycobacteriology ESM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real-time PCR assay for quantification of mycobacteria in surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité épuratoire des filières de traitement des eaux résiduaires urbaines : aspects microbiologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of atypical mycobacteria sources in Seine watershed of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of growth and not cultivable bacteria of French Association of Microbial Ecology (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Banyuls sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production, oxidation, and emission from the water column of lake Rotsee, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St John's Newfoundland &amp; Labrador, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des mycobacteries non-tuberculeuses dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de veille sanitaire INVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Gnotobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Internationales Symposium fuer Gnotobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la table ronde sur l'utilisation des indices de sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- d'Altora Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1978, CEREOPA, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique 3D pour l’évaluation de la qualité de l’eau en milieu urbain – application au Bassin de La Villette (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romero Lacerda Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie :Management des ressources microbiennes, Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variation of the chemical quality and the interactions between organic matter and organic micropollutants in an urban lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bales, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflows and in the Seine River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of Aquatic Microbial Ecology (SAME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatial et temporel des interactions matière organique - micropolluants organiques dans le lac de Créteil par membranes polymériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 - Séminaire prospectif Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on E. coli densities in urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO : Journées Internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode PICT appliquée aux milieux urbains : développement méthodologique d'un test de toxicité aigue sur bioflms périphytiques prélevés en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées thématiques du Réseau National Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de la méthode PICT en milieu aquatique urbain : évaluation de la tolérance aux métaux de périphyton prélevé en eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Pologne. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Assessing the Impact of Urban Stormwater Discharge on the Fecal Contamination in a Recreational Lake Near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.334-338, 2019, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les effluents urbains- focus sur les rejets d’au traitée et déversement de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique des eaux en agglomération parisienne. Eds Rocher V &amp; Azimi S. Editions Johannet. ISBN : 979-10-91089-29-6 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Environmental Monitoring of Pathogens: Case Study in Mycobacterium avium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Falkinham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Méndez-Vilas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research Technology and Education Topics in Applied Microbiology and Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Formatex, Research Center, pp.1551-1561, 2010, 978-84-614-6195-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human diseases due to food-borne bacterial toxins and toxins produced in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un « projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées pour des usages urbains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0156, Anses. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux « projets de décret et d'arrêté relatifs à l'utilisation d'eaux non potables pour certains usages domestiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denooz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0064, Anses. 2023, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées [issues du traitement d'épuration des eaux résiduaires urbaines] pour l'irrigation de cultures ou d'espaces verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0238, Anses. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux « projet de décret relatif aux eaux réutilisées dans les entreprises du secteur alimentaire et portant diverses dispositions relatives à la sécurité sanitaire des eaux destinées à la consommation humaine et projet d’arrêté relatif à l’autorisation de production et d’utilisation d’eau réutilisée en vue de la préparation et de la conservation dans les entreprises alimentaires de toutes denrées et marchandises destinées à l’alimentation humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0088, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04651838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04005823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04066380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un projet de décret et quatre projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0024, Anses. 2022, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contamination fécale en Seine : impact des rejets de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les rejets urbains de temps de pluie parisiens et la Seine à la traversée de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de la contamination fécale en Seine par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel PIREN-Seine: Action Mycobactéries non-tuberculeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la dégradation biologique des effluents graisseux: mise en place d'une deuxième collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne en milieu aquatique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Est, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="324AAE1A"/>
+    <w:nsid w:val="CC979882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7086-2165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170157407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souihi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13182457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ambert-Balay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02076-15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulteau Ga&#235;lle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5427F569A7A0C983DCDA01864344EF433A2B74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Madden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J. Schubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stierli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Diem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-008-0244-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1D1PLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04471.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTDPLQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F.S." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler J.J." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stierli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heeb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Soler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios M.J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Soler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luhering Giongo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Heeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giongo J.L." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;gnaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fumagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moureau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02436.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMM770K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. S. Thys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2004.01558.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riffel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Brandelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0525-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1Z1S85H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broennimann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Febbraro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2032-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hollibaugh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(99)00076-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DX9CNFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713337v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Elmer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brot-Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desjeux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos-Ramare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toutain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquenoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Barth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989059v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guettier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822716v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822714v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Langlois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gentil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- d'Altora Colonna" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592660v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fechner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595197v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843202v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Popoff" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170297v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766514v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desforges" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676527v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7086-2165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170157407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souihi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13182457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ambert-Balay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02076-15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulteau Ga&#235;lle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5427F569A7A0C983DCDA01864344EF433A2B74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Madden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J. Schubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stierli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Diem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-008-0244-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1D1PLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F.S." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler J.J." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04471.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTDPLQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stierli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heeb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Soler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios M.J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Soler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luhering Giongo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Heeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giongo J.L." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;gnaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fumagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moureau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02436.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMM770K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. S. Thys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2004.01558.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broennimann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Febbraro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2032-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riffel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Brandelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0525-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1Z1S85H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hollibaugh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(99)00076-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DX9CNFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713337v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Elmer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brot-Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desjeux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos-Ramare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toutain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquenoy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Barth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676554v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guettier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822716v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822714v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Langlois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gentil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- d'Altora Colonna" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595197v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592660v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fechner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843202v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Popoff" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170297v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766514v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desforges" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676527v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>