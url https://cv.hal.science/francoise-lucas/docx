--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7086-2165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170157407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Machine Learning Approaches to Predict the Microbial Quality of Surface Waters and to Optimize the Sampling Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Janne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13182457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the diversities of astroviruses and noroviruses in wastewater treatment plant effluents by a high-throughput sequencing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ambert-Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (20), pp.7215-7222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02076-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological strategy to analyze and improve the French rainwater harvesting regulation in relation to quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (5), pp.1043-50. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of raw wastewater microbiological quality in dry and wet weather conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (8), pp.5318-5328. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité de l’eau de pluie en vue de son utilisation : vers la définition de paramètres pertinents et de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives brutes stockées au niveau d’un bâtiment : premiers résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulteau Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées brutes dans une grande agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servais Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masnada Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal and dynamic bacterial diversity in grease trap revealed by molecular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur. j. water qual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of sewage bacterial quality in a large urban area [Variabilité da la qualité microhiologique des eaux usées brutes dans una grande agglomération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masnada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion a la conjetura de Pierce-Birkhoff y el espectro real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Seminario iberoamericano de matematicas. Seminarios temáticos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and emission of methane in a monomictic lake (Rotsee, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten J. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.455-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On connectedness of sets in the real spectra of polynomial rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripta mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128 (4), pp.505-547. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00229-008-0244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal microbiota as a potential factor for coevolution between avian brood parasites and their hosts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.406-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca predicts immunocompetence and physical condition of magpies and great spotted cuckoo nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emission from a Swiss lake: A full year cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.A1185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in intestinal microbiota between avian brood parasites and their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpies and to body condition in great spotted cuckoos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palacios M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpie Pica pica and to body condition of great spotted cuckoo Clamator glandarius nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Liebig's law of the minimum scale up from species to communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, x (x), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2008.0030-1299.16793.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandelli keratinolytic proteases of Bacillus species isolated from Amazon basin showing remarkable de-hairing activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luhering Giongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World J. Microbiol. Biotechnol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (NC), pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keratinolytic proteases of Bacillus species isolated from the Amazon basin showing remarkable de-hairing activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giongo J.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA degradation in avian faecal samples and feasibility of non-invasive genetic studies of threatened capercaillie populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Régnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood size modifications affect plumage bacterial assemblages of European starlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jourdie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.639-46. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02436.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shape cloacal bacterial assemblages in great tit Parus major and blue tit P. caeruleus nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a protease of a feather-degrading Microbacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. S. Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.181-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2004.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity among feather-degrading bacteria from a dry meadow soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broennimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Febbraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.282-90. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2032-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new keratinolytic bacterium that completely degrades native feather keratin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 179 (4), pp.258-65. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-003-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sediment bacterial assemblages to selenate and acetate amendments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hollibaugh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (3), pp.528-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (1-2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(99)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral Saccharomyces boulardii treatment on the activity of Clostridium difficile toxins in mouse digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (12), pp.1583-1589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enterotoxines bacteriennes : structure, mode d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recepteurs aux enterotoxines bacteriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic role of various bacterial strains from the autochthonous flora of gas-free mineral water against Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Clostridium difficile-induced experimental pseudomembranous colitis by Saccharomyces boulardii : a scanning electron microscopic and microbiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 136, pp.1085-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation of Clostridium difficile toxin A and cholera toxin to intestinal brush border membranes from axenic and conventional mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brot-Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (6), pp.1680-1683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the caecal epithelial barrier during Clostridum difficile infection in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30, pp.1087-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships between digestive proteolytic activities and production and quantitation of toxins in Pseudomenbranous Colitis induced by Clostridium difficile in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (12), pp.3922-3927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’abondance et caractérisation microbiologique des bioaérosols générés lors du compostage de proximité de déchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIVALE - La place des produits organiques dans les transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Costa Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena de Moura Contente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clercin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de contamination fécale dans la Seine et la Marne au sein de l’agglomération parisienne, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 30 ans du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando M. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la contamination virale dans un enivronnement hydrique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du reseau public contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using new real time PCR detection to identify the factors that affect the spatial and temporal distribution of mycobacteria in aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th qPCR and digital PCR congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité écologique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Scientifiques de l'Environnement - Déclin de la biodiversité, peut-on inverser la tendance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Mitroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodolfo Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alves de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées résiduaires brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives stockées au niveau d'un bâtiment--État de l'art et résultats d'expérimentations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflow and in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of multiple disturbances on microbiological quality of urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Rainwater Harvesting Management International Conference (IWA-RWHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Goseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods in bacteriology and molecular biology form count non tuberculous mycobacteria in surface water of Seine River in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacteries et eau. Colloque sur le Controle Epidémiologique des Maladies Infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAU ET MALADIES INFECTIEUSES : ENJEUX POUR LE 21ème SIÈCLE, Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridisation of constraint solving with an ant colony algorithm for vehicle on-line path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 4th Workshop on Planning and Plan Execution for Real-World Systems at the 19th Int. Conf. on Automated Planning and Scheduling, ICAPS’2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Thessaloniki, Greece. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of chemically aided sedimentation for bacterial removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Microbial Ecology SME09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Einsiedeln, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of nontuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th day of mycobacteriology of French language (JMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of molecular biology method for count of non tuberculous mycobacteria in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants and Urban River (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of non tuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Mycobacteriology ESM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real-time PCR assay for quantification of mycobacteria in surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité épuratoire des filières de traitement des eaux résiduaires urbaines : aspects microbiologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of atypical mycobacteria sources in Seine watershed of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of growth and not cultivable bacteria of French Association of Microbial Ecology (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Banyuls sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production, oxidation, and emission from the water column of lake Rotsee, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St John's Newfoundland &amp; Labrador, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des mycobacteries non-tuberculeuses dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de veille sanitaire INVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Gnotobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Internationales Symposium fuer Gnotobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la table ronde sur l'utilisation des indices de sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- d'Altora Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1978, CEREOPA, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique 3D pour l’évaluation de la qualité de l’eau en milieu urbain – application au Bassin de La Villette (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romero Lacerda Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie :Management des ressources microbiennes, Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variation of the chemical quality and the interactions between organic matter and organic micropollutants in an urban lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bales, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflows and in the Seine River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of Aquatic Microbial Ecology (SAME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatial et temporel des interactions matière organique - micropolluants organiques dans le lac de Créteil par membranes polymériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 - Séminaire prospectif Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on E. coli densities in urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO : Journées Internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode PICT appliquée aux milieux urbains : développement méthodologique d'un test de toxicité aigue sur bioflms périphytiques prélevés en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées thématiques du Réseau National Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de la méthode PICT en milieu aquatique urbain : évaluation de la tolérance aux métaux de périphyton prélevé en eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Pologne. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Assessing the Impact of Urban Stormwater Discharge on the Fecal Contamination in a Recreational Lake Near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.334-338, 2019, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les effluents urbains- focus sur les rejets d’au traitée et déversement de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique des eaux en agglomération parisienne. Eds Rocher V &amp; Azimi S. Editions Johannet. ISBN : 979-10-91089-29-6 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Environmental Monitoring of Pathogens: Case Study in Mycobacterium avium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Falkinham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Méndez-Vilas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research Technology and Education Topics in Applied Microbiology and Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Formatex, Research Center, pp.1551-1561, 2010, 978-84-614-6195-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human diseases due to food-borne bacterial toxins and toxins produced in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un « projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées pour des usages urbains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0156, Anses. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux « projets de décret et d'arrêté relatifs à l'utilisation d'eaux non potables pour certains usages domestiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denooz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0064, Anses. 2023, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées [issues du traitement d'épuration des eaux résiduaires urbaines] pour l'irrigation de cultures ou d'espaces verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0238, Anses. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux « projet de décret relatif aux eaux réutilisées dans les entreprises du secteur alimentaire et portant diverses dispositions relatives à la sécurité sanitaire des eaux destinées à la consommation humaine et projet d’arrêté relatif à l’autorisation de production et d’utilisation d’eau réutilisée en vue de la préparation et de la conservation dans les entreprises alimentaires de toutes denrées et marchandises destinées à l’alimentation humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0088, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04651838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04005823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04066380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un projet de décret et quatre projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0024, Anses. 2022, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contamination fécale en Seine : impact des rejets de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les rejets urbains de temps de pluie parisiens et la Seine à la traversée de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de la contamination fécale en Seine par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel PIREN-Seine: Action Mycobactéries non-tuberculeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la dégradation biologique des effluents graisseux: mise en place d'une deuxième collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne en milieu aquatique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Est, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Françoise Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francoise-lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7086-2165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">170157407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of Machine Learning Approaches to Predict the Microbial Quality of Surface Waters and to Optimize the Sampling Effort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Souihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Janne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w13182457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Escherichia coli from stormwater drainage on recreational water quality: an integrated monitoring and modelling of urban catchment, pipes and lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (2), pp.2245-2259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10629-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the diversities of astroviruses and noroviruses in wastewater treatment plant effluents by a high-throughput sequencing method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ambert-Balay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (20), pp.7215-7222. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02076-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives brutes stockées au niveau d’un bâtiment : premiers résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulteau Gaëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (2), pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological strategy to analyze and improve the French rainwater harvesting regulation in relation to quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (5), pp.1043-50. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité de l’eau de pluie en vue de son utilisation : vers la définition de paramètres pertinents et de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of raw wastewater microbiological quality in dry and wet weather conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (8), pp.5318-5328. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2361-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal and dynamic bacterial diversity in grease trap revealed by molecular analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eur. j. water qual.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées brutes dans une grande agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servais Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masnada Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of sewage bacterial quality in a large urban area [Variabilité da la qualité microhiologique des eaux usées brutes dans una grande agglomération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Masnada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion a la conjetura de Pierce-Birkhoff y el espectro real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista del Seminario iberoamericano de matematicas. Seminarios temáticos </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.13-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and emission of methane in a monomictic lake (Rotsee, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten J. Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4), pp.455-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in intestinal microbiota between avian brood parasites and their hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal microbiota as a potential factor for coevolution between avian brood parasites and their hosts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.406-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca predicts immunocompetence and physical condition of magpies and great spotted cuckoo nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On connectedness of sets in the real spectra of polynomial rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Madden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Spivakovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuscripta mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 128 (4), pp.505-547. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00229-008-0244-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emission from a Swiss lake: A full year cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Stierli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.A1185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpies and to body condition in great spotted cuckoos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soler J.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palacios M.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity at the cloaca relates to an immune response in magpie Pica pica and to body condition of great spotted cuckoo Clamator glandarius nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (1), pp.42-48. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-048X.2008.04471.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Liebig's law of the minimum scale up from species to communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, x (x), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2008.0030-1299.16793.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00321040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandelli keratinolytic proteases of Bacillus species isolated from Amazon basin showing remarkable de-hairing activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Luhering Giongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World J. Microbiol. Biotechnol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (NC), pp.375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keratinolytic proteases of Bacillus species isolated from the Amazon basin showing remarkable de-hairing activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giongo J.L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeb Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA degradation in avian faecal samples and feasibility of non-invasive genetic studies of threatened capercaillie populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Régnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (3), pp.449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brood size modifications affect plumage bacterial assemblages of European starlings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Jourdie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.639-46. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02436.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shape cloacal bacterial assemblages in great tit Parus major and blue tit P. caeruleus nestlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Avian Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.510-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a protease of a feather-degrading Microbacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. S. Thys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (2), pp.181-6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1472-765X.2004.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High diversity among feather-degrading bacteria from a dry meadow soil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Broennimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Febbraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 45 (3), pp.282-90. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-2032-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new keratinolytic bacterium that completely degrades native feather keratin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Heeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Brandelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 179 (4), pp.258-65. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-003-0525-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of sediment bacterial assemblages to selenate and acetate amendments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Hollibaugh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (3), pp.528-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (1-2), pp.43-52. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-7012(99)00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of biomolecular and stable isotope techniques to determine the origin of organic matter used by bacterial communities: application to sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oral Saccharomyces boulardii treatment on the activity of Clostridium difficile toxins in mouse digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 30 (12), pp.1583-1589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enterotoxines bacteriennes : structure, mode d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.147-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recepteurs aux enterotoxines bacteriennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (2), pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Clostridium difficile-induced experimental pseudomembranous colitis by Saccharomyces boulardii : a scanning electron microscopic and microbiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of general microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 136, pp.1085-1089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic role of various bacterial strains from the autochthonous flora of gas-free mineral water against Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ducluzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mikroökologie und Therapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 19, pp.241-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixation of Clostridium difficile toxin A and cholera toxin to intestinal brush border membranes from axenic and conventional mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brot-Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (6), pp.1680-1683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02724033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the caecal epithelial barrier during Clostridum difficile infection in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 30, pp.1087-1093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelationships between digestive proteolytic activities and production and quantitation of toxins in Pseudomenbranous Colitis induced by Clostridium difficile in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 57 (12), pp.3922-3927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d’abondance et caractérisation microbiologique des bioaérosols générés lors du compostage de proximité de déchets alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Druilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pourcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIVALE - La place des produits organiques dans les transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Costa Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting sanitary risks for open-water swimming in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena de Moura Contente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Clercin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Water Association (IWA); https://iwa-network.org/events/iwa-world-water-congress-exhibition-2022-copenhagen/, Sep 2022, Copenhagen (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-water swimming in urban areas: How a three-dimensional hydrodynamic model can help in the microbiological contamination monitoring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando M. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.2B4P-273VIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for assessing the impact of urban stormwater discharge on the fecal contamination in a recreational lake near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José R. Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urbain Drainage Modelling (UDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.334-348, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de contamination fécale dans la Seine et la Marne au sein de l’agglomération parisienne, et maintenant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 30 ans du PIREN-Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic warning system for faecal contamination in urban recreational lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Piccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2019, Lyon, France. pp.3B82-274HON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la contamination virale dans un enivronnement hydrique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque du reseau public contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using new real time PCR detection to identify the factors that affect the spatial and temporal distribution of mycobacteria in aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th qPCR and digital PCR congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of a stormwater inflow on Escherichia coli densities in an urban shallow lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodolfo Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alves de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for Freshwater Sciences, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and chemical status of peri-urban lakes in the Ile-de-France region: data collection and indicator definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing urban pond quality in Ile-de-France region. Co-construction of quality indicators as a science policy interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Mitroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La continuité écologique en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duquenoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Scientifiques de l'Environnement - Déclin de la biodiversité, peut-on inverser la tendance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées résiduaires brutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évolution de la qualité microbiologique des eaux alternatives stockées au niveau d'un bâtiment--État de l'art et résultats d'expérimentations préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité de l'eau de pluie récupérée (EPR) en vue de son utilisation: vers la définition de protocoles adaptés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech, ASSES, Utilisation des eaux usées traitées et des eaux pluviales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflow and in the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of multiple disturbances on microbiological quality of urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2012) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of an overall methodological strategy to analyze and improve the French RWH regulation on quality topic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IWA Rainwater Harvesting Management International Conference (IWA-RWHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Goseong, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial quality of roof-harvested rainwater from residents in the Paris area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainwater harvesting in dwelling-houses in France: current regulatory context and quality issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12nd International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacteries et eau. Colloque sur le Controle Epidémiologique des Maladies Infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAU ET MALADIES INFECTIEUSES : ENJEUX POUR LE 21ème SIÈCLE, Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of methods in bacteriology and molecular biology form count non tuberculous mycobacteria in surface water of Seine River in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real-time PCR assay for quantification of mycobacteria in surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th annual congress of European Society of Mycobacteriology (ESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of non tuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Mycobacteriology ESM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of molecular biology method for count of non tuberculous mycobacteria in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants and Urban River (PIREN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of nontuberculous mycobacteria in surface waters: comparison of culture methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th day of mycobacteriology of French language (JMLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of chemically aided sedimentation for bacterial removal from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Microbial Ecology SME09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Einsiedeln, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridisation of constraint solving with an ant colony algorithm for vehicle on-line path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 4th Workshop on Planning and Plan Execution for Real-World Systems at the 19th Int. Conf. on Automated Planning and Scheduling, ICAPS’2009,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Thessaloniki, Greece. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la structure du réseau trophique sur la communauté bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.N. Nguyen-Deroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque de l'Association Francophone d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité épuratoire des filières de traitement des eaux résiduaires urbaines : aspects microbiologiques et physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production, oxidation, and emission from the water column of lake Rotsee, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cj Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Durisch-Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St John's Newfoundland &amp; Labrador, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of atypical mycobacteria sources in Seine watershed of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of growth and not cultivable bacteria of French Association of Microbial Ecology (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Banyuls sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des mycobacteries non-tuberculeuses dans l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de veille sanitaire INVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Gnotobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Saccharomyces boulardii on toxins produced by Clostridium difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Internationales Symposium fuer Gnotobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between proteolytic activities and production of toxin A during Clostridium difficile-induced cecitis in gnotobiotic mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubos-Ramare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of experimental Pseudomembranous cecitis by Saccharomyces boulardii : topographical histology of the mucosa, bacterial counts, and analysis of toxin production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Elmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Microbial Ecology and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, San Antonio TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la table ronde sur l'utilisation des indices de sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- d'Altora Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude sur le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1978, CEREOPA, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation hydrodynamique 3D pour l’évaluation de la qualité de l’eau en milieu urbain – application au Bassin de La Villette (Paris, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romero Lacerda Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité du séquençage à haut débit pour évaluer la variabilité de la qualité microbiologique des eaux usées brutes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonçalves Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie :Management des ressources microbiennes, Narbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variation of the chemical quality and the interactions between organic matter and organic micropollutants in an urban lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bales, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatial et temporel des interactions matière organique - micropolluants organiques dans le lac de Créteil par membranes polymériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2013 - Séminaire prospectif Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biarritz, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecal indicator bacteria in combined sewer overflows and in the Seine River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Symposium of Aquatic Microbial Ecology (SAME13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la décantation lamellaire accélérée sur la diversité bactérienne des eaux usées traitées par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aussois, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use impact on E. coli densities in urban and peri-urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO : Journées Internationales de Limnologie et Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation de la méthode PICT en milieu aquatique urbain : évaluation de la tolérance aux métaux de périphyton prélevé en eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 18th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Warsaw, Pologne. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode PICT appliquée aux milieux urbains : développement méthodologique d'un test de toxicité aigue sur bioflms périphytiques prélevés en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées thématiques du Réseau National Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dourdan, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach for Assessing the Impact of Urban Stormwater Discharge on the Fecal Contamination in a Recreational Lake Near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenlu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Scarati Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.334-338, 2019, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99867-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les effluents urbains- focus sur les rejets d’au traitée et déversement de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Azimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernier J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique des eaux en agglomération parisienne. Eds Rocher V &amp; Azimi S. Editions Johannet. ISBN : 979-10-91089-29-6 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Environmental Monitoring of Pathogens: Case Study in Mycobacterium avium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Falkinham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Méndez-Vilas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research Technology and Education Topics in Applied Microbiology and Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Formatex, Research Center, pp.1551-1561, 2010, 978-84-614-6195-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human diseases due to food-borne bacterial toxins and toxins produced in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Popoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à une évaluation des risques sanitaires liés aux prions pour les consommateurs humains d’eau destinée à la consommation humaine en provenance de la prise d’eau superficielle de Sérignac-sur-Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Arsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0062, Anses. 2025, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un « projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées pour des usages urbains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0156, Anses. 2025, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux « projet de décret relatif aux eaux réutilisées dans les entreprises du secteur alimentaire et portant diverses dispositions relatives à la sécurité sanitaire des eaux destinées à la consommation humaine et projet d’arrêté relatif à l’autorisation de production et d’utilisation d’eau réutilisée en vue de la préparation et de la conservation dans les entreprises alimentaires de toutes denrées et marchandises destinées à l’alimentation humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0088, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04651838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph De Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux « projets de décret et d'arrêté relatifs à l'utilisation d'eaux non potables pour certains usages domestiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Denooz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0064, Anses. 2023, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04668198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au projet d’arrêté relatif aux conditions de production et d’utilisation des eaux usées traitées [issues du traitement d'épuration des eaux résiduaires urbaines] pour l'irrigation de cultures ou d'espaces verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0238, Anses. 2023, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04005823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04066380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph de Laat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dublineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04069875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à un projet de décret et quatre projets d’arrêtés transposant les dispositions de la directive (UE) 2020/2184 relative à la qualité des eaux destinées à la consommation humaine (Lot 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mechouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0024, Anses. 2022, 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contamination fécale en Seine : impact des rejets de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries indicatrices fécales dans les rejets urbains de temps de pluie parisiens et la Seine à la traversée de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de la contamination fécale en Seine par temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la dégradation biologique des effluents graisseux: mise en place d'une deuxième collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moilleron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel PIREN-Seine: Action Mycobactéries non-tuberculeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité microbienne en milieu aquatique urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Est, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00676527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId434"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC979882"/>
+    <w:nsid w:val="94F3E9E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7086-2165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170157407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souihi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13182457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ambert-Balay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02076-15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulteau Ga&#235;lle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5427F569A7A0C983DCDA01864344EF433A2B74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727315v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Madden" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaub" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J. Schubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stierli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Diem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-008-0244-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1D1PLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F.S." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler J.J." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04471.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTDPLQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schubert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stierli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heeb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Soler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios M.J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Soler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luhering Giongo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Heeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giongo J.L." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;gnaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fumagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moureau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02436.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMM770K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. S. Thys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2004.01558.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broennimann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Febbraro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2032-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riffel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Brandelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0525-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1Z1S85H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hollibaugh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(99)00076-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DX9CNFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713337v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Elmer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724033v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brot-Laroche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725151v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desjeux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos-Ramare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toutain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquenoy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Barth" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676554v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guettier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822716v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822714v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Langlois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gentil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- d'Altora Colonna" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595197v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592660v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fechner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843202v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Popoff" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170297v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766514v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desforges" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676527v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-lucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7086-2165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170157407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Souihi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13182457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03116512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10629-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ambert-Balay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02076-15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulteau Ga&#235;lle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5427F569A7A0C983DCDA01864344EF433A2B74B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.664" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.N. Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2013015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H1S8VMCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Lucas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G13D5JQM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Madden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schaub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spivakovsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676520v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten J. Schubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Stierli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Diem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heeb" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Soler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas F.S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philipp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soler J.J." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00739898v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2008.04471.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DTDPLQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-008-0244-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6F1D1PLP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Schubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diem" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durisch-Kaiser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stierli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palacios M.J." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Soler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeb Philip" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Palacios" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Danger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pissard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2008.0030-1299.16793.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luhering Giongo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casarin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Heeb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giongo J.L." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943418v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;gnaut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fumagalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moureau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02436.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MMM770K5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814497v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. S. Thys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lucas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riffel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2004.01558.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Broennimann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Febbraro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-2032-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814498v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Riffel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Brandelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-003-0525-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1Z1S85H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Hollibaugh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cr&#233;ach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7012(99)00076-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DX9CNFS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687773v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Creach" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertru" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Elmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducluzeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos-Ramare" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721241v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guibal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724033v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brot-Laroche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725151v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Heyman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desjeux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717324v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585460v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Toutain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04216169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena de Moura Contente" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti Rodrigues" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clercin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bezerra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02328592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando M. Bezerra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piccioni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Scarati Martins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02368276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711723v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01225584v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Martins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves de Sousa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendes dos Santos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01678034v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711724v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Mitroi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201305v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duquenoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Barth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989059v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822740v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00709645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806128v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nguyen-Deroche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lucas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676554v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755600v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radomski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822735v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755583v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Betelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679249v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guettier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762464v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822716v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mueller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762498v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822714v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777645v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777736v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854381v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02859315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delage" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Langlois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gentil" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- d'Altora Colonna" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Lacerda Da Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711734v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824008v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lherm" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806272v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806276v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maloufi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592660v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fechner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595197v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Scarati Martins" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99867-1_56" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Falkinham" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843202v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Popoff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175557v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173302v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04651838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082806v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mechouk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766515v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766514v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desforges" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00676527v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>