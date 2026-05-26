--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -1372,248 +1372,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Bolivie et ses récents changements éducatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Politiques éducatives et projets de société : mots d'ordre officiels et expériences alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Béreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Cajías</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Martínez</w:t>
+                <w:t xml:space="preserve">Susan Finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.11115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.11066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308519v1</w:t>
+                <w:t xml:space="preserve">hal-04308486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Politiques éducatives et projets de société : mots d'ordre officiels et expériences alternatives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Bolivie et ses récents changements éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Finding</w:t>
+                <w:t xml:space="preserve">Magdalena Cajías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.11066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.11115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308486v1</w:t>
+                <w:t xml:space="preserve">hal-04308519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1921: conexiones centenarias en Centro, Norte y Sudamérica</w:t>
               </w:r>
@@ -2413,51 +2413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Alvizuri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Soubeyroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trouv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oddo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236472?lang=fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caj&#237;as" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11066" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verushka Alvizuri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie B&#233;reau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Mart&#237;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Soubeyroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trouv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oddo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Peloille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236472?lang=fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e9t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissell Quiroz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sinardet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02966659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11066" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Caj&#237;as" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.11115" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.12448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Jarr&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>