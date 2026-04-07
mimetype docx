--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -836,265 +836,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of excimer formation and induced photoemission on the Ar metastable kinetics in atmospheric pressure Ar-NH 3 dielectric barrier discharges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure broadening of 772.376 and 772.421 nm argon lines and kinetics of argon metastable atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (6), pp.065010. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.108264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac7748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765065v1</w:t>
+                <w:t xml:space="preserve">hal-03782652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure broadening of 772.376 and 772.421 nm argon lines and kinetics of argon metastable atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of excimer formation and induced photoemission on the Ar metastable kinetics in atmospheric pressure Ar-NH 3 dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 288, pp.108264. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.065010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782652v1</w:t>
+                <w:t xml:space="preserve">hal-03765065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Plasma Enhanced Chemical Vapor Deposition of nanocomposite thin films from ethyl lactate and silica nanoparticles</w:t>
               </w:r>
@@ -2512,278 +2512,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the excitation frequency on the density of helium metastable atoms in an atmospheric pressure dielectric barrier discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of composite thin film made in an Ar/isopropanol/TiO 2 nanoparticles dielectric barrier discharge by the excitation frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Boisvert</w:t>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Matouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201700049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042645v1</w:t>
+                <w:t xml:space="preserve">hal-04396278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of composite thin film made in an Ar/isopropanol/TiO 2 nanoparticles dielectric barrier discharge by the excitation frequency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rocío Rincón</w:t>
+                <w:t xml:space="preserve">Influence of the excitation frequency on the density of helium metastable atoms in an atmospheric pressure dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zineb Matouk</w:t>
+                <w:t xml:space="preserve">J. Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.043302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201700049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396278v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of homogeneous carbon-TiO2 composites by atmospheric pressure DBD</w:t>
               </w:r>
@@ -2893,260 +2893,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Pressure Radio-Frequency DBD Deposition of Dense Silicon Dioxide Thin Film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
+                <w:t xml:space="preserve">Transitions Between Various Diffuse Discharge Modes in Atmospheric-Pressure Helium in the Medium-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-S Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467655v1</w:t>
+                <w:t xml:space="preserve">hal-01482333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions Between Various Diffuse Discharge Modes in Atmospheric-Pressure Helium in the Medium-Frequency Range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Margot</w:t>
+                <w:t xml:space="preserve">Atmospheric Pressure Radio-Frequency DBD Deposition of Dense Silicon Dioxide Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10), pp.1015-1024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the electron temperature in plane-to-plane He dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bazinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,51 +3529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the discharge mode on the optical and passivation properties of SiNx:H deposited by PECVD at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bazinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,308 +3627,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Emission Spectroscopy of Glow, Townsend-like and Radiofrequency DBDs in an Ar/NH \textsubscript3 Mixture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of discharge and jet flow coupling on atmospheric pressure plasma homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/5/055021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (41), pp.415204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/41/415204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153540v1</w:t>
+                <w:t xml:space="preserve">hal-03404680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of discharge and jet flow coupling on atmospheric pressure plasma homogeneity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Emission Spectroscopy of Glow, Townsend-like and Radiofrequency DBDs in an Ar/NH \textsubscript3 Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (41), pp.415204. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (5), pp.055021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/41/415204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/5/055021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404680v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of turbulent confined jets impinging on a heated substrate for thin film deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,299 +5079,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
+                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sarra-Bournet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Massines</w:t>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (7), pp.073302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098965v1</w:t>
+                <w:t xml:space="preserve">hal-03819394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.22820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03819394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
               </w:r>
@@ -6313,64 +6313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,64 +6829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (2), pp.173-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Dielectric Barrier Discharge Atmosphere and Physics on Polypropylene Surface Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,51 +7087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms controlling the transition from glow silent discharge to streamer discharge in nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (3), pp.536-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8138,51 +8138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9068,273 +9068,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
+              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988376v1</w:t>
+                <w:t xml:space="preserve">hal-03988379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Larrieu</w:t>
+                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988379v1</w:t>
+                <w:t xml:space="preserve">hal-03988376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
               </w:r>
@@ -9454,51 +9454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,51 +9704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9842,51 +9842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10263,243 +10263,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988372v1</w:t>
+                <w:t xml:space="preserve">hal-03988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+                <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988373v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosilicon plasma deposition on microstructured substrate by microwave low pressure discharge and Atmospheric Pressure Townsend discharge</w:t>
               </w:r>
@@ -10694,51 +10694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN-NMC (International Research Network - Nanomatériaux Multifonctionnels Contrôlés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -11924,51 +11924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad4236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10459-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Milaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2021.9290457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abd2ce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abdd60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Uricchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4cfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab8686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Kafle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Cast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Griffiths" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03563" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boisvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet Paul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Margot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600038" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3G9XNSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01466769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01311830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZMN3ZGC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaudy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/055021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bazinette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Subileau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jidenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jimenez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CB12303AAF01CB2EC65405E068EFD0FC661693C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/24/003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rabehi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decomps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ben Gadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad4236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10459-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Milaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2021.9290457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abd2ce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abdd60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Uricchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4cfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab8686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Kafle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Cast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Griffiths" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03563" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boisvert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet Paul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Margot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3G9XNSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01466769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01311830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZMN3ZGC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaudy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/055021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bazinette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Subileau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jidenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jimenez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CB12303AAF01CB2EC65405E068EFD0FC661693C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/24/003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rabehi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decomps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ben Gadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>