--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -836,265 +836,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure broadening of 772.376 and 772.421 nm argon lines and kinetics of argon metastable atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of excimer formation and induced photoemission on the Ar metastable kinetics in atmospheric pressure Ar-NH 3 dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 288, pp.108264. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.065010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782652v1</w:t>
+                <w:t xml:space="preserve">hal-03765065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of excimer formation and induced photoemission on the Ar metastable kinetics in atmospheric pressure Ar-NH 3 dielectric barrier discharges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure broadening of 772.376 and 772.421 nm argon lines and kinetics of argon metastable atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (6), pp.065010. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.108264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac7748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765065v1</w:t>
+                <w:t xml:space="preserve">hal-03782652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Plasma Enhanced Chemical Vapor Deposition of nanocomposite thin films from ethyl lactate and silica nanoparticles</w:t>
               </w:r>
@@ -2512,278 +2512,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of composite thin film made in an Ar/isopropanol/TiO 2 nanoparticles dielectric barrier discharge by the excitation frequency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the excitation frequency on the density of helium metastable atoms in an atmospheric pressure dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zineb Matouk</w:t>
+                <w:t xml:space="preserve">J.-S. Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201700049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396278v1</w:t>
+                <w:t xml:space="preserve">hal-02042645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the excitation frequency on the density of helium metastable atoms in an atmospheric pressure dielectric barrier discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
+                <w:t xml:space="preserve">Control of composite thin film made in an Ar/isopropanol/TiO 2 nanoparticles dielectric barrier discharge by the excitation frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Margot</w:t>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Matouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (4), pp.043302. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201700049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042645v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of homogeneous carbon-TiO2 composites by atmospheric pressure DBD</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,299 +5079,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
+                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+                <w:t xml:space="preserve">C. Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.22820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819394v1</w:t>
+                <w:t xml:space="preserve">hal-04098965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Massines</w:t>
+                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (7), pp.073302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04098965v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
               </w:r>
@@ -6313,64 +6313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,64 +6829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (2), pp.173-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6932,51 +6932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Dielectric Barrier Discharge Atmosphere and Physics on Polypropylene Surface Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,51 +7087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms controlling the transition from glow silent discharge to streamer discharge in nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (3), pp.536-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8138,51 +8138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9212,51 +9212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,51 +9454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,51 +9704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9842,51 +9842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,51 +10269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10694,51 +10694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN-NMC (International Research Network - Nanomatériaux Multifonctionnels Contrôlés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -11924,51 +11924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad4236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10459-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Milaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2021.9290457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abd2ce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abdd60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Uricchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4cfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab8686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Kafle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Cast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Griffiths" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03563" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boisvert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet Paul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Margot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3G9XNSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01466769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01311830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZMN3ZGC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaudy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/055021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bazinette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Subileau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jidenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jimenez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CB12303AAF01CB2EC65405E068EFD0FC661693C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/24/003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rabehi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decomps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ben Gadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad4236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10459-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Milaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2021.9290457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abd2ce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abdd60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Uricchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4cfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab8686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Kafle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Cast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Griffiths" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03563" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boisvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet Paul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Margot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3G9XNSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01466769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01311830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZMN3ZGC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaudy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/055021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bazinette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Subileau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jidenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jimenez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CB12303AAF01CB2EC65405E068EFD0FC661693C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/24/003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rabehi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decomps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ben Gadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>