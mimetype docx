--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -678,51 +678,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396303v1</w:t>
+                <w:t xml:space="preserve">hal-05411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gold NPs-Containing Thin Films from Metal Salt Injection in Ar or Ar–NH3 DBDs</w:t>
               </w:r>
@@ -812,289 +812,289 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11090-023-10400-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411520v1</w:t>
+                <w:t xml:space="preserve">hal-04396303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of excimer formation and induced photoemission on the Ar metastable kinetics in atmospheric pressure Ar-NH 3 dielectric barrier discharges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure broadening of 772.376 and 772.421 nm argon lines and kinetics of argon metastable atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (6), pp.065010. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.108264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac7748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765065v1</w:t>
+                <w:t xml:space="preserve">hal-03782652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure broadening of 772.376 and 772.421 nm argon lines and kinetics of argon metastable atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of excimer formation and induced photoemission on the Ar metastable kinetics in atmospheric pressure Ar-NH 3 dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 288, pp.108264. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (6), pp.065010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782652v1</w:t>
+                <w:t xml:space="preserve">hal-03765065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Plasma Enhanced Chemical Vapor Deposition of nanocomposite thin films from ethyl lactate and silica nanoparticles</w:t>
               </w:r>
@@ -1178,235 +1178,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-transform infrared spectroscopy of ethyl lactate decomposition and thin film coating in a filamentary and a glow dielectric barrier discharge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Memory of Christian Mayoux 1936–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Martinez Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202000248⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.60-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEI.2021.9290457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413261v1</w:t>
+                <w:t xml:space="preserve">hal-03413199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memory of Christian Mayoux 1936–2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fourier-transform infrared spectroscopy of ethyl lactate decomposition and thin film coating in a filamentary and a glow dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia G Milaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Martinez Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrical Insulation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (1), pp.60-60. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (7), pp.2000248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MEI.2021.9290457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202000248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413199v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure dual RF–LF frequency discharge: transition from α to α – γ -mode</w:t>
               </w:r>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G J M Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (3), pp.035009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,551 +1988,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFICIENT SILICON NITRIDE SiNx:H ANTIREFLECTIVE AND PASSIVATION LAYERS DEPOSITED BY ATMOSPHERIC PRESSURE PECVD FOR LOW COST PERC SOLAR CELLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretation of artifacts in Fourier transform infrared spectra of atmospheric pressure dielectric barrier discharges: relationship with the plasma frequency between 300 Hz and 15 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia G Milaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Lelièvre</w:t>
+                <w:t xml:space="preserve">P Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bishal Kafle</w:t>
+                <w:t xml:space="preserve">P. R. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Saint-Cast</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.3141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (1), pp.015201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab4777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680379v1</w:t>
+                <w:t xml:space="preserve">hal-02338203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of artifacts in Fourier transform infrared spectra of atmospheric pressure dielectric barrier discharges: relationship with the plasma frequency between 300 Hz and 15 kHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia G Milaniak</w:t>
+                <w:t xml:space="preserve">EFFICIENT SILICON NITRIDE SiNx:H ANTIREFLECTIVE AND PASSIVATION LAYERS DEPOSITED BY ATMOSPHERIC PRESSURE PECVD FOR LOW COST PERC SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Audet</w:t>
+                <w:t xml:space="preserve">Bishal Kafle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. Griffiths</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+                <w:t xml:space="preserve">Pierre Saint-Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Laroche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (1), pp.015201. </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (11), pp.1007-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab4777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.3141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338203v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron density and temperature in an atmospheric-pressure helium diffuse dielectric barrier discharge from kHz to MHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailored Waveform of Dielectric Barrier Discharge to Control Composite Thin Film Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-S Boisvert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Massines</w:t>
+                <w:t xml:space="preserve">Zineb Matouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aab025⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (5), pp.1865 - 1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287074v1</w:t>
+                <w:t xml:space="preserve">hal-04680408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Waveform of Dielectric Barrier Discharge to Control Composite Thin Film Morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rocío Rincón</w:t>
+                <w:t xml:space="preserve">Electron density and temperature in an atmospheric-pressure helium diffuse dielectric barrier discharge from kHz to MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-S Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Matouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Massines</w:t>
+                <w:t xml:space="preserve">F Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (5), pp.1865 - 1872. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (3), pp.035005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aab025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680408v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the excitation frequency on the density of helium metastable atoms in an atmospheric pressure dielectric barrier discharge</w:t>
               </w:r>
@@ -2635,90 +2635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of composite thin film made in an Ar/isopropanol/TiO 2 nanoparticles dielectric barrier discharge by the excitation frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Matouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2763,891 +2763,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of homogeneous carbon-TiO2 composites by atmospheric pressure DBD</w:t>
+                <w:t xml:space="preserve">Determination of the electron temperature in plane-to-plane He dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunet Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rocío Rincón</w:t>
+                <w:t xml:space="preserve">R K Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Margot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">O Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600075⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/015011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482439v1</w:t>
+                <w:t xml:space="preserve">hal-01310930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions Between Various Diffuse Discharge Modes in Atmospheric-Pressure Helium in the Medium-Frequency Range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Transition from Townsend to radio-Frequency homogeneous dielectric barrier discharge in a Roll-to-Roll configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4953389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482333v1</w:t>
+                <w:t xml:space="preserve">hal-01466769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Pressure Radio-Frequency DBD Deposition of Dense Silicon Dioxide Thin Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogenated Silicon Nitride SiNx:H Deposited by Dielectric Barrier Discharge for Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bazinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 13 (10), pp.1015-1024 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600038⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 13 (1), p. 170-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467655v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the electron temperature in plane-to-plane He dielectric barrier discharges at atmospheric pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of the discharge mode on the optical and passivation properties of SiNx:H deposited by PECVD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/015011⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.309-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310930v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from Townsend to radio-Frequency homogeneous dielectric barrier discharge in a Roll-to-Roll configuration</w:t>
+                <w:t xml:space="preserve">Atmospheric Pressure Radio-Frequency DBD Deposition of Dense Silicon Dioxide Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bazinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean H. Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4953389⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10), pp.1015-1024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466769v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated Silicon Nitride SiNx:H Deposited by Dielectric Barrier Discharge for Photovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Transitions Between Various Diffuse Discharge Modes in Atmospheric-Pressure Helium in the Medium-Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-S Boisvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), p. 170-180. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (32), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/32/325201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01311830v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the discharge mode on the optical and passivation properties of SiNx:H deposited by PECVD at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lelièvre</w:t>
+                <w:t xml:space="preserve">Deposition of homogeneous carbon-TiO2 composites by atmospheric pressure DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunet Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Rincón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gaudy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Joëlle Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.309-316. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.07.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467741v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of discharge and jet flow coupling on atmospheric pressure plasma homogeneity</w:t>
               </w:r>
@@ -3780,64 +3780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Emission Spectroscopy of Glow, Townsend-like and Radiofrequency DBDs in an Ar/NH \textsubscript3 Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bazinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean H. Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (5), pp.055021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3865,590 +3865,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of turbulent confined jets impinging on a heated substrate for thin film deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+                <w:t xml:space="preserve">Identification of the different diffuse dielectric barrier discharges obtained between 50 kHz to 9 MHz in Ar/NH 3 at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Subileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Paillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4027429⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.035008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/3/035008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404683v1</w:t>
+                <w:t xml:space="preserve">hal-04680295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the different diffuse dielectric barrier discharges obtained between 50 kHz to 9 MHz in Ar/NH 3 at atmospheric pressure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feasibility of Antireflection and Passivation Coatings by Atmospheric Pressure PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Lukianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Blanc-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/3/035008⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.741-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.08.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680295v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Antireflection and Passivation Coatings by Atmospheric Pressure PECVD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Fourier-transformed infrared absorption spectroscopy: a tool to characterize the chemical composition of Ar-NH3-SiH4 dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.741-749. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (22), pp.224006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.08.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/46/464007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063279v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier-transformed infrared absorption spectroscopy: a tool to characterize the chemical composition of Ar-NH3-SiH4 dielectric barrier discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effect of glow DBD modulation on gas and thin film chemical composition: case of Ar/SiH4/NH3 mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Massines</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bazinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47 (22), pp.224006. </w:t>
+              <w:t xml:space="preserve">, 2014, 47 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/46/464007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680361v1</w:t>
+                <w:t xml:space="preserve">hal-01223237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glow DBD modulation on gas and thin film chemical composition: case of Ar/SiH4/NH3 mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Numerical study of turbulent confined jets impinging on a heated substrate for thin film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (22), </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/22/224006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4027429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223237v1</w:t>
+                <w:t xml:space="preserve">hal-03404683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR-ATR spectroscopy in thin film studies: The importance of sampling depth and deposition substrate</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (1), pp.015202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4672,90 +4672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Low Temperature Direct Plasma Technology: Status and Challenges for Thin Film Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5253,64 +5253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5396,64 +5396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (12), pp.125201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5499,77 +5499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the understanding of homogeneous dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5762,64 +5762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Surface Conductivity on the Stability of a Glow Dielectric-Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (4), pp.1322-1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5847,590 +5847,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Phenomena in an Atmospheric-Pressure Townsend Discharge Fed by N2/N2O/HMDSO Mixtures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-particle size-dependant charging and electro-deposition in Dielectric Barrier Discharges at Atmospheric Pressure for thin SiO x film deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Maechler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N Jidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Borra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200700073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (14), pp.4155-4163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/14/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818763v1</w:t>
+                <w:t xml:space="preserve">hal-03245479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-particle size-dependant charging and electro-deposition in Dielectric Barrier Discharges at Atmospheric Pressure for thin SiO x film deposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Massines</w:t>
+                <w:t xml:space="preserve">Transport Phenomena in an Atmospheric-Pressure Townsend Discharge Fed by N2/N2O/HMDSO Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Borra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louison Maechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (14), pp.4155-4163. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (9), pp.806-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/14/009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200700073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245479v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial spore inactivation by atmospheric-pressure plasmas in the presence or absence of UV photons as obtained with the same gas mixture</w:t>
+                <w:t xml:space="preserve">Electrical model of the atmospheric pressure glow discharge (APGD) in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boudam</w:t>
+                <w:t xml:space="preserve">I. Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Moisan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/16/S07⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362603v1</w:t>
+                <w:t xml:space="preserve">hal-04700526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical model of the atmospheric pressure glow discharge (APGD) in helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial spore inactivation by atmospheric-pressure plasmas in the presence or absence of UV photons as obtained with the same gas mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boudam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Enache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">B Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cambronne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (16), pp.3494-3507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2005086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/16/S07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700526v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure plasma deposition of thin films by Townsend dielectric barrier discharge</w:t>
               </w:r>
@@ -6545,77 +6545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6674,90 +6674,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (4), pp.530-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6803,51 +6803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model of an atmospheric pressure Townsend-like discharge (APTD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6926,260 +6926,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Dielectric Barrier Discharge Atmosphere and Physics on Polypropylene Surface Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms controlling the transition from glow silent discharge to streamer discharge in nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmas and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1011365306501⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (3), pp.536-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/27.928953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361615v1</w:t>
+                <w:t xml:space="preserve">hal-05361612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms controlling the transition from glow silent discharge to streamer discharge in nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Dielectric Barrier Discharge Atmosphere and Physics on Polypropylene Surface Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Massines</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasmas and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6 (1-2), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011365306501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/27.928953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05361612v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silane-Based Coatings on Polypropylene, Deposited by Atmospheric Pressure Glow Discharge Plasmas</w:t>
               </w:r>
@@ -7488,51 +7488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of a glow discharge at atmospheric pressure controlled by dielectric barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rabehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8263,51 +8263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerjan Hagelaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processing Science Gordon Research Conference, Aug. 5-10, 2018, Bryant University, Smithfield, RI (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Smithfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8345,90 +8345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of dielectric barrier discharge using sinusoidal and nanosecond waveform: application to silicon solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bazinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8466,77 +8466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin films by means of homogeneous dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8591,77 +8591,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Plasma Enhanced Chemical Vapor Deposition by Homogeneous Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8716,90 +8716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APGD and APTD for the deposition of silicon based thin films from N2O/HMDSO mixtures: application to gas-barrier layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 19: 19th International Symposium on Plasma Chemistry, Bochum, Germany.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8837,77 +8837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-based coatings by Atmospheric Pressure Townsend Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8943,519 +8943,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of NH3/SiH4 ratio on amorphous silicon nitride coatings deposited with Ar/NH3/SiH4 homogeneous DBD</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Pouliquen</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Lecouvreur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
+              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988374v1</w:t>
+                <w:t xml:space="preserve">hal-03988379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988379v1</w:t>
+                <w:t xml:space="preserve">hal-03988376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
+              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988376v1</w:t>
+                <w:t xml:space="preserve">hal-03977059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
+              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977059v1</w:t>
+                <w:t xml:space="preserve">hal-03988380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
               </w:r>
@@ -9480,64 +9480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
@@ -9560,428 +9560,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Etude d’une décharge contrôlée par barrière diélectrique homogène à la pression atmosphérique en mélange N2-O2 et N2-N2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la SFP, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988380v1</w:t>
+                <w:t xml:space="preserve">hal-03988377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Tsyganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EPS Plasma Physics Conference, Hersonissos, Crète, GREECE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une décharge contrôlée par barrière diélectrique homogène à la pression atmosphérique en mélange N2-O2 et N2-N2O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Influence of NH3/SiH4 ratio on amorphous silicon nitride coatings deposited with Ar/NH3/SiH4 homogeneous DBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès de la Division Plasma de la SFP, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988377v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Based Coatings by Means of Glow and Townsend Dielectric Barrier Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10013,277 +10013,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-enhanced deposition of polymer-like silicon based coatings produced from Hexamethyldisiloxane at low and atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+                <w:t xml:space="preserve">Radical transport in a PECVD process at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977095v1</w:t>
+                <w:t xml:space="preserve">hal-03977057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical transport in a PECVD process at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">Plasma-enhanced deposition of polymer-like silicon based coatings produced from Hexamethyldisiloxane at low and atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savin De Larclause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louison Maechler</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977057v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
               </w:r>
@@ -10295,64 +10295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10377,90 +10377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10916,51 +10916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas hors-équilibre à des pressions atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11028,51 +11028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : le réseau Plasmas froids et la Mission des Ressources et Compétences Technologiques du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11459,64 +11459,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de production d’une décharge homogène sur substrats non isolants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11924,51 +11924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad4236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10459-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7748" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108264" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Milaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Vega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2021.9290457" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abd2ce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abdd60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Uricchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4cfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab8686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Kafle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Cast" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Griffiths" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03563" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boisvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet Paul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Margot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3G9XNSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01466769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01311830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZMN3ZGC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaudy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.087" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/055021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bazinette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Subileau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245479v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jidenko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jimenez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CB12303AAF01CB2EC65405E068EFD0FC661693C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/24/003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rabehi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decomps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ben Gadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjan Hagelaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad4236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-024-10459-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perdrau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Rinc&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-023-10400-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Magnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03765065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Milaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martinez Vega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEI.2021.9290457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abd2ce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abdd60" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Uricchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plujat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab4cfe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazinette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab8686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Audet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Griffiths" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4777" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680379v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Kafle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Cast" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03563" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Boisvert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stafford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Margot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Boisvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01466769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paillol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953389" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01311830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vallade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500182" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZMN3ZGC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gaudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.07.087" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01467655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H. Paillol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3G9XNSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/32/325201" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01482439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet Paul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Margot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nizard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaudy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/41/415204" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/5/055021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bazinette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Subileau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paillol" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Lukianov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc-P&#233;lissier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.08.054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04680361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/46/464007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01223237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/22/224006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.923899" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245479v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jidenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jimenez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/14/009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CB12303AAF01CB2EC65405E068EFD0FC661693C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758365v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/31/24/003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rabehi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decomps" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Ben Gadri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841660v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844049v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964794v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magnan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866309v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bessi&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490906v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750977v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/mono/978-93-5547-643-2/CH15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hassouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481540v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leli&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093042v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jahan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/communities/integrations" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>