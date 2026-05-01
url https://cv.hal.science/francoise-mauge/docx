--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -333,325 +333,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of isolated Ti4+ sites via one-pot synthesis of mesoporous Ti-SBA-15 catalysts for high-performance oxidative desulfurization of dibenzothiophene</w:t>
+                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adisak Guntida</w:t>
+                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Kouvatas</w:t>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I Lebedev</w:t>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31, pp.101204. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353259v1</w:t>
+                <w:t xml:space="preserve">hal-05123563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
+                <w:t xml:space="preserve">Generation of isolated Ti4+ sites via one-pot synthesis of mesoporous Ti-SBA-15 catalysts for high-performance oxidative desulfurization of dibenzothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
+                <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mauge</w:t>
+                <w:t xml:space="preserve">Cassandre Kouvatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
+                <w:t xml:space="preserve">Oleg I Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.101204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123563v1</w:t>
+                <w:t xml:space="preserve">hal-05353259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidative desulfurization of liquid fuel: Impact of oxidants, extracting agents, and heterogeneous catalysts with prospects for biodiesel upgrading - A mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Silva Sanches Jorqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -659,51 +659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 188, </w:t>
@@ -931,51 +931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1221-1229. </w:t>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limor Ben Neon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1143,51 +1143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic identification of active centers and reaction pathways on MoS2 catalyst for H 2 production via water-gas shift reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopic evidence of WS2 morphology change with citric acid addition and sulfidation temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic additives for hydrotreating catalysts: a review of main families and action mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,304 +1756,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis by sulfides: Advanced IR/CO spectroscopy for the identification of the most active sites in HDS reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and stability of CoMoS nanoclusters by the addition of citric acid: A study by high resolution STEM-HAADF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.02.018⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Catalysis by Sulfides and related materials, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424145v1</w:t>
+                <w:t xml:space="preserve">hal-03025108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of CoMoS nanoclusters by the addition of citric acid: A study by high resolution STEM-HAADF microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Catalysis by sulfides: Advanced IR/CO spectroscopy for the identification of the most active sites in HDS reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Catalysis by Sulfides and related materials, </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 403, pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025108v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface for the special issue: “Catalysis by sulfides and related materials”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,321 +2120,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
+                <w:t xml:space="preserve">Strong and Weakly Acidic OH Groups of HY Zeolite into the Different Routes of Cyclohexene Reaction: An IR Operando Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
+                <w:t xml:space="preserve">Bruno Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">José Zotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weitao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-020-03424-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968347v1</w:t>
+                <w:t xml:space="preserve">hal-02968333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Weakly Acidic OH Groups of HY Zeolite into the Different Routes of Cyclohexene Reaction: An IR Operando Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Santos</w:t>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zotin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2066-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10562-020-03424-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968333v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuel purification: Coupling experimental and theoretical investigations for efficient separation of phenol from aromatics by zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Won June Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 402, pp.126264. </w:t>
@@ -2524,103 +2524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective elimination of phenol from hydrocarbons by zeolites and silica-based adsorbents—Impact of the textural and acidic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 384, pp.121397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2654,51 +2654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the support effect on HDS catalysts: evidence for the role of Mo-support interaction on the MoS2 slab morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 260, pp.117975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,103 +2901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.1095-1108. </w:t>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,64 +3178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Dębek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3308,64 +3308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radosław Dębek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116, pp.109427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3637,51 +3637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Capture of Phenol from Biofuel Using Protonated Faujasite Zeolites with Different Si/Al Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,77 +3771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ACTUALITÉ CHIMIQUE N° 435</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lorito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jincheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinxing Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanning Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kezhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (48), pp.14172--14181. </w:t>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelakrim Aboulayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,449 +4530,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mg addition on the structure and performance of sulfide Mo/Al2O3 in HDS and HDN reaction</w:t>
+                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbin Chen</w:t>
+                <w:t xml:space="preserve">S. Pigeot-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Nie</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dadong Li</w:t>
+                <w:t xml:space="preserve">A. Herissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangyun Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.08.025⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 203, pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840190v1</w:t>
+                <w:t xml:space="preserve">hal-01405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipyramidal anatase TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles, a highly efficient photocatalyst? Towards a better understanding of the reactivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of high pressure sulfidation on the morphology and reactivity of MoS2 slabs on MoS2/Al2O3 catalyst prepared with citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.153--162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405729v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure sulfidation on the morphology and reactivity of MoS2 slabs on MoS2/Al2O3 catalyst prepared with citric acid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Mg addition on the structure and performance of sulfide Mo/Al2O3 in HDS and HDN reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyun Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 339, pp.153--162. </w:t>
+              <w:t xml:space="preserve">, 2016, 344, pp.420--433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840189v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method of monitoring the sulfidation of hydrotreating catalysts: the conversion of carbonyl sulfide</w:t>
               </w:r>
@@ -4997,51 +4997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rebeilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,450 +5354,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the CO molar extinction coefficient influences the quantification of active sites from CO adsorption followed by IR spectroscopy? A case study on MoS2/Al2O3 catalysts prepared with citric acid</w:t>
+                <w:t xml:space="preserve">On the morphology of MoS 2 slabs on MoS 2 /Al 2 O 3 catalysts: the influence of Mo loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 332, pp.77--82. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (99), pp.81038-81044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra14768a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840201v1</w:t>
+                <w:t xml:space="preserve">hal-02412981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and study of lanthanum phosphates as light alcohols dehydration catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the CO molar extinction coefficient influences the quantification of active sites from CO adsorption followed by IR spectroscopy? A case study on MoS2/Al2O3 catalysts prepared with citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.77--82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149281v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the morphology of MoS 2 slabs on MoS 2 /Al 2 O 3 catalysts: the influence of Mo loading</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, characterization and study of lanthanum phosphates as light alcohols dehydration catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (99), pp.81038-81044. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.432-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra14768a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412981v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nature of the rare earth element in rare earth orthophosphate used for light alcohol dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,282 +5997,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization study of NiMo/SiO2-Al2O3 spent hydroprocessing catalysts for heavy oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IR Spectroscopic Evidence for MoS 2 Morphology Change with Sulfidation Temperature on MoS 2 /Al 2 O 3 Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leyva</w:t>
+                <w:t xml:space="preserve">Vincent Labruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ancheyta</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (51), pp.30039-30044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510470g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840247v1</w:t>
+                <w:t xml:space="preserve">hal-01840214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR Spectroscopic Evidence for MoS 2 Morphology Change with Sulfidation Temperature on MoS 2 /Al 2 O 3 Catalyst</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization study of NiMo/SiO2-Al2O3 spent hydroprocessing catalysts for heavy oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hugon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ancheyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (DOI: 10.1016/j.cattod.2013.10.007), pp.89--96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840214v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of adsorbed CO2 on metal oxides by a new 2-dimensional approach: 2D infrared inversion spectroscopy (2D IRIS)</w:t>
               </w:r>
@@ -6297,64 +6297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Sirotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (23), pp.9335-9342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6528,286 +6528,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodeoxygenation of Phenolic Compounds by Sulfided (Co)Mo/Al2O3 Catalysts, a Combined Experimental and Theoretical Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Richard</w:t>
+                <w:t xml:space="preserve">Effect of modification of the alumina acidity on the properties of supported Mo and CoMo sulfide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304 (DOI: 10.1016/j.jcat.2013.03.004), pp.47--62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960659v1</w:t>
+                <w:t xml:space="preserve">hal-01840292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of modification of the alumina acidity on the properties of supported Mo and CoMo sulfide catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dadong Li</w:t>
+                <w:t xml:space="preserve">Hydrodeoxygenation of Phenolic Compounds by Sulfided (Co)Mo/Al2O3 Catalysts, a Combined Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (5), pp.829-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840292v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidity Characterization of Amorphous Silica-Alumina</w:t>
               </w:r>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Degirmenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A Ligthart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (40), pp.21416--21429</w:t>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rebeilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7194,64 +7194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ancheyta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7287,599 +7287,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR study of the interaction of phenol with oxides and sulfided CoMo catalysts for bio-fuel hydrodeoxygenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Identification of the carbonaceous compounds present on a deactivated cobalt based Fischer-Trospch catalyst resistant to “rejuvenation treatment”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L Lemberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.02.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 406 (1-2), pp.73--80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840384v1</w:t>
+                <w:t xml:space="preserve">hal-01840388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the carbonaceous compounds present on a deactivated cobalt based Fischer-Trospch catalyst resistant to “rejuvenation treatment”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Canaff</w:t>
+                <w:t xml:space="preserve">IR study of the interaction of phenol with oxides and sulfided CoMo catalysts for bio-fuel hydrodeoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 406 (1-2), pp.73--80. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172 (1), pp.132--135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2011.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840388v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water on the stability of Mo and CoMo hydrodeoxygenation catalysts: A combined experimental and DFT study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to determine IR molar absorption coefficients of co-adsorbed species? Application to methanol adsorption for quantification of MgO basic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F Paul</w:t>
+                <w:t xml:space="preserve">Béatrice Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cristol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Romero</w:t>
+                <w:t xml:space="preserve">Marco Daturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Costentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.06.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (22), pp.10797-10807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CP02767G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840397v1</w:t>
+                <w:t xml:space="preserve">hal-00639308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to determine IR molar absorption coefficients of co-adsorbed species? Application to methanol adsorption for quantification of MgO basic sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of water on the stability of Mo and CoMo hydrodeoxygenation catalysts: A combined experimental and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Moulin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">J. F Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Daturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylène Costentin</w:t>
+                <w:t xml:space="preserve">S. Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282 (1), pp.155--164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2011.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0CP02767G⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639308v1</w:t>
+                <w:t xml:space="preserve">hal-01840397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
               </w:r>
@@ -7993,1031 +7993,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of EDTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreatment catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of High Pressure Sulfidation on the Structure of Sulfide Sites of Hydrotreatment Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Lélias</w:t>
+                <w:t xml:space="preserve">Marc Antoine Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Guludec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">Sebastien Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1-2), pp.62--67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-010-0265-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.07.107⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840519v1</w:t>
+                <w:t xml:space="preserve">hal-01840511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of High Pressure Sulfidation on the Structure of Sulfide Sites of Hydrotreatment Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+                <w:t xml:space="preserve">Bio-oils Hydrodeoxygenation: Adsorption of Phenolic Molecules on Oxidic Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-010-0265-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (37), pp.15661--15670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp101949j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01840511v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oils Hydrodeoxygenation: Adsorption of Phenolic Molecules on Oxidic Catalyst Supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Today - Proceeding of the XXII Simposio Ibero-Americano de Catalisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Accessed by 2010-01-01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840499v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">Effect of EDTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreatment catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Guludec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today - Proceeding of the XXII Simposio Ibero-Americano de Catalisis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150 (3-4), pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.07.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic properties of supported transition metal sulfides: Combined DFT and infrared study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 240</w:t>
+              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840508v1</w:t>
+                <w:t xml:space="preserve">hal-05048209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Basic properties of supported transition metal sulfides: Combined DFT and infrared study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Paul</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55, pp.17-20</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048209v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalyst: The effect of water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of NTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreating catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kondratieva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
+                <w:t xml:space="preserve">M. A Lelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J Kooyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 238</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 267 (1), pp.14--23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840532v1</w:t>
+                <w:t xml:space="preserve">hal-01840542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of NTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreating catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. A Lelias</w:t>
+                <w:t xml:space="preserve">Deactivation of Mo-based hydrodeoxygenation catalyst: The effect of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J Kooyman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+                <w:t xml:space="preserve">E. Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar El Fallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 267 (1), pp.14--23</w:t>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840542v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronsted Acidity of MgO Induced by H2S Adsorption</w:t>
               </w:r>
@@ -9055,51 +9055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. V Manoilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Blasin-Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.1237--1241</w:t>
@@ -9141,64 +9141,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCC gasoline sulfur reduction additives: Mechanism and active sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9292,51 +9292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Lélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9545,77 +9545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO Adsorption on CoMo and NiMo Sulfide Catalysts - A Combined IR and DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,269 +9685,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodesulfurization of 4,6-dimethyldibenzothiophene over promoted (Ni, P) alumina-supported molybdenum carbide catalysts: activity and characterization of active sites</w:t>
+                <w:t xml:space="preserve">An infrared and solid-state NMR study of the H2S adsorption on basic zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Manoli</w:t>
+                <w:t xml:space="preserve">M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick da Costa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 154 B, pp.1679-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(04)80694-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007449v1</w:t>
+                <w:t xml:space="preserve">hal-01711627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An infrared and solid-state NMR study of the H2S adsorption on basic zeolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodesulfurization of 4,6-dimethyldibenzothiophene over promoted (Ni, P) alumina-supported molybdenum carbide catalysts: activity and characterization of active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Maugé</w:t>
+                <w:t xml:space="preserve">Patrick da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 221, pp.365-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711627v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t>
               </w:r>
@@ -9959,64 +9959,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A A Tsyganenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 268 (1-2), pp.189-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10063,51 +10063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of the active phases in sulfided NiW/Al2O3 catalysts, and their evolution during post-reduction treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10425,103 +10425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel between infrared characterisation and ab initio calculations of CO adsorption on sulphided Mo catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 70, pp.255-269</w:t>
@@ -10576,51 +10576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10705,64 +10705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scaffidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kasztelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11064,64 +11064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR study of hydrotreating catalysts in working conditions: Comparison of the acidity present on the sulfided phase and on the alumina support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 127, pp.269-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11551,51 +11551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CO as probe molecule for characterization of mixed Ru-Ni sulphide phases supported over alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. de Los Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,103 +11712,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un catalyseur Ti-SBA-15 de désulfuration oxydative en vue de la valorisation du biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecat2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11827,661 +11827,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steaming on the diffusion properties of ZSM-5 zeolite by combined gravimetric analysis and IR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of diffusion properties of zeolite-based catalysts by inversion methods: principle and first applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zeolite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse &amp; Divisions Catalyse, May 2022, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053053v1</w:t>
+                <w:t xml:space="preserve">hal-05053055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of diffusion properties of zeolite-based catalysts by inversion methods: principle and first applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of steaming on the diffusion properties of ZSM-5 zeolite by combined gravimetric analysis and IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reda Aboulayt</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse &amp; Divisions Catalyse, May 2022, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">International Zeolite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053055v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of organic additives on nanoslab morphology of supported (Co)Mo sulfide catalysts by HR-STEM HAADF and IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of steaming and shaping on the diffusion of zeolites by advanced IR spectroscopy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zavala Luz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Souad Rafik-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, webconference, France</w:t>
+              <w:t xml:space="preserve">Gecat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461500v1</w:t>
+                <w:t xml:space="preserve">hal-03455150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol removal from model biofuel by zeolites: Adsorptive and Spectroscopic studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of organic additives on nanoslab morphology of supported (Co)Mo sulfide catalysts by HR-STEM HAADF and IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zavala Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portier Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aguilera Luis-Jacobo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Oliviero Laetitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis de la Chimie Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, webconference, France</w:t>
+              <w:t xml:space="preserve">GECAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461503v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steaming and shaping on the diffusion of zeolites by advanced IR spectroscopy methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Phenol removal from model biofuel by zeolites: Adsorptive and Spectroscopic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aguilera Luis-Jacobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Atrach Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">Les Mardis de la Chimie Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455150v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité aux interfaces : catalyse et analyse de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Interdisciplinaire en Nanosciences et Nanotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C'Nano, Jul 2021, ERQUY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12506,77 +12506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides : combined DFT and infrared study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12601,77 +12601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELECTIVE PHENOL ADSORPTION FROM HYDROCARBON FOR ULTRA-CLEAN BIOFUEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12709,90 +12709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Study of Phenol Adsorbed in Protonated Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de l'Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -12860,51 +12860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12942,77 +12942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge sites of sulfide CoMo catalysts: IR and chemometric approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13169,631 +13169,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarburants, où en est-on ?</w:t>
+                <w:t xml:space="preserve">Deep insight into refining catalysts by in situ and operando IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum scientifique de la fédération Energie, Propulsion et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Sans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucaramanga, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017475v1</w:t>
+                <w:t xml:space="preserve">hal-02034337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis by sulphide: from the slab morphology characterization towards the identification of the most active site in HDS reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Maugé</w:t>
+                <w:t xml:space="preserve">In situ and operando vibrational studies of catalyst for energy and chemistry . Case study hydrotreatment and CO2 valorization catalysts»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Training Course « From in situ to operando studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983217v1</w:t>
+                <w:t xml:space="preserve">hal-02033860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep insight into refining catalysts by in situ and operando IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Re‐activation of aged and regenerated HDS catalysts : Infra-red characterizations of active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Pedraza Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Chouaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bucaramanga, Colombia</w:t>
+              <w:t xml:space="preserve">III Scientific-Technological Symposium on Catalytic Hydroprocessing in Oil refiner - HydroCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02034337v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando vibrational studies of catalyst for energy and chemistry . Case study hydrotreatment and CO2 valorization catalysts»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie IR pour la valorisation de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Training Course « From in situ to operando studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02033860v1</w:t>
+                <w:t xml:space="preserve">hal-02017482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐activation of aged and regenerated HDS catalysts : Infra-red characterizations of active sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocarburants, où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Scientific-Technological Symposium on Catalytic Hydroprocessing in Oil refiner - HydroCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum scientifique de la fédération Energie, Propulsion et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015614v1</w:t>
+                <w:t xml:space="preserve">hal-02017475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie IR pour la valorisation de la biomasse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalysis by sulphide: from the slab morphology characterization towards the identification of the most active site in HDS reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jianjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017482v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an optimized zeotype material for biofuel purification by a combined experimental and theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13801,51 +13801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of the French Group on Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
@@ -13868,359 +13868,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Re‐activation of aged and regenerated HDS catalysts : infra-red characterizations of active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Pedraza Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Chouaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">Hydrocat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015619v1</w:t>
+                <w:t xml:space="preserve">hal-01983144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐activation of aged and regenerated HDS catalysts : infra-red characterizations of active sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
+                <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrocat 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983144v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysis by sulphide: from the slab morphology characterization towards the identification of the most active site in HDS reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Jianjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14245,90 +14245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des molécules oxygénées résiduelles sur la combustion des biocarburants de 2eme génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques Combustion des biocarburants, de la biomasse et de ses dérivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14353,77 +14353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR/CO characterization of MoS2 slab morphology to understand the support effect on HDS catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14461,51 +14461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of supported (Co)Mo catalysts by adsorption of CO followed by Infra Red spectroscopy: Effect of the support on the formation of CoMoS active sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14537,286 +14537,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of supported (Co)Mo catalysts by adsorption of CO followed by Infra Red spectroscopy: Effect of the support on the formation of CoMos active sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">Phenol elimination by selective adsorption in a 2nd generation bio-fuel (oral flash)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions ( ISAHOF 2017 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">GFZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055907v1</w:t>
+                <w:t xml:space="preserve">hal-02017514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol elimination by selective adsorption in a 2nd generation bio-fuel (oral flash)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">Characterization of supported (Co)Mo catalysts by adsorption of CO followed by Infra Red spectroscopy: Effect of the support on the formation of CoMos active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions ( ISAHOF 2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017514v1</w:t>
+                <w:t xml:space="preserve">hal-02055907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of molybdenum sulfide nanoparticles to control their catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14848,588 +14848,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur resistant water gas shift catalyst based on CoMo supported on NbMgAl mixed oxide derived from Nb-modified MgAl-hydrotalcite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">IR probe molecules for metal catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Summer school of Spectroscopy for Catalysis - Spectrocat 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017545v1</w:t>
+                <w:t xml:space="preserve">hal-02035164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR probe molecules for metal catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of the Mo sulfide nanoslab morphology on the activity of supported (Co)Mo catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school of Spectroscopy for Catalysis - Spectrocat 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">16th International Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02035164v1</w:t>
+                <w:t xml:space="preserve">hal-02017352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion catalytique de la biomasse 2G en carburant. Apport de la spectroscopie IR à l’amélioration de la stabilité des catalyseurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface of oxides– From model to IR analysis of catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop “Conversion thermochimique de la biomasse et des dechets”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Summer school of Spectroscopy for Catalysis - Spectrocat 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017528v1</w:t>
+                <w:t xml:space="preserve">hal-02035799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mo sulfide nanoslab morphology on the activity of supported (Co)Mo catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tuning surface properties of sulfide Mo-based nanoslabs to control catalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">251st ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017352v1</w:t>
+                <w:t xml:space="preserve">hal-02017391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning surface properties of sulfide Mo-based nanoslabs to control catalytic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conversion catalytique de la biomasse 2G en carburant. Apport de la spectroscopie IR à l’amélioration de la stabilité des catalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">251st ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Worshop “Conversion thermochimique de la biomasse et des dechets”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017391v1</w:t>
+                <w:t xml:space="preserve">hal-02017528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface of oxides– From model to IR analysis of catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sulfur resistant water gas shift catalyst based on CoMo supported on NbMgAl mixed oxide derived from Nb-modified MgAl-hydrotalcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxing Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school of Spectroscopy for Catalysis - Spectrocat 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">FCCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02035799v1</w:t>
+                <w:t xml:space="preserve">hal-02017545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Aging Processes during Bio-Syngas Methanation for Synthetic Natural Gas Production</w:t>
               </w:r>
@@ -15441,64 +15441,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lorito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15534,286 +15534,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phosphate structure on acid-base properties of phosphate-modified zirconia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In situ and operando vibrational studies of catalyst for energy and chemistry . Case study hydrotreatment and CO2 valorization catalysts»,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Vietnam Petroleum Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017538v1</w:t>
+                <w:t xml:space="preserve">hal-02034592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando vibrational studies of catalyst for energy and chemistry . Case study hydrotreatment and CO2 valorization catalysts»,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of phosphate structure on acid-base properties of phosphate-modified zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Onfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelakrim Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Petroleum Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">FCCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02034592v1</w:t>
+                <w:t xml:space="preserve">hal-02017538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of supported MoS2 slabs : an IR evidence on non promoted catalysts. What about on promoted catalyst?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Molecular Aspects of Catalysis by Sulfides (MACS-VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15838,51 +15838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in situ to operando catalyst vibrational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Training Curse “from in situ to operando”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15907,51 +15907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean fuel production from fossil to renewable sources. Deep insight with in situ and operando IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Institute of Petroleum Processes of SINOPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16015,51 +16015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16084,77 +16084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désulfuration en FCC par des additifs à base de vanadium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16222,90 +16222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando DRIFTS Applied to Fischer-TropschSynthesis and CO Methanation: An IR/Kinetic Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16343,51 +16343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biomass-related impurities on a nickel-based methanation catalyst: an operando DRIFTS study. [+ affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16451,51 +16451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operando diffuse reflectance FT-IR study of CO methanation over supported nickel catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16563,77 +16563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Aging Processes for SNG Production By Bio-Syngas Methanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16671,51 +16671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16848,51 +16848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on Operando Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16930,51 +16930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of the active phase in sulfided NiW/Al2O3 catalysts and their evolution during post-reduction treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18184,103 +18184,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing One-Pot Synthesis to Create Mesoporous Ti-SBA-15 Catalysts for the Oxidative Desulfurization of Dibenzothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18331,77 +18331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Al-Atrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, broomsfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18426,90 +18426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid solid IR study of the interact of N compounds experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18551,103 +18551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR-ATR spectroscopy for investigation of solid-liquid interfaces by adsorption or catalytic processes for fuel purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V G Baldovino Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the French Group on Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
@@ -18689,51 +18689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WS2 catalysts for ultra-deep HDS:IR/CO characterization for quantification of active sites and effect of citric acid addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18771,90 +18771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the MoS2 morphology of HDS catalysts influenced by the reactive atmosphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Operando Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18873,515 +18873,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of 2nd generation bio-fuels by selective adsorption of phenol. Quantitative tests and operando IR-ATR study over various adsorbent.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Effect of M- over S- edge ratio of the sulfide nanoslabs on the activity of supported (Co)Mo and (Ni)W catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress on Catalysis for Biorefineries (CATBIOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole Doctorale Normande de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018831v1</w:t>
+                <w:t xml:space="preserve">hal-02018884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of M- over S- edge ratio of the sulfide nanoslabs on the activity of supported (Co)Mo and (Ni)W catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Purification of 2nd generation bio-fuels by selective adsorption of phenol. Quantitative tests and operando IR-ATR study over various adsorbent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole Doctorale Normande de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">4th International Congress on Catalysis for Biorefineries (CATBIOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018884v1</w:t>
+                <w:t xml:space="preserve">hal-02018831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the morphology of molybdenum sulfide nanoparticles to control their catalytic properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+                <w:t xml:space="preserve">Etude IR-ATR de l’adsorption du phénol en phase liquide sur alumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Division de Chimie de Coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GECAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018892v1</w:t>
+                <w:t xml:space="preserve">hal-02018874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude IR-ATR de l’adsorption du phénol en phase liquide sur alumine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Tuning the morphology of molybdenum sulfide nanoparticles to control their catalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
+              <w:t xml:space="preserve">Journées de la Division de Chimie de Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018874v1</w:t>
+                <w:t xml:space="preserve">hal-02018892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the support on the slab morphology of (Co)Mo catalysts: toward the determination of specific site TOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPACAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19419,64 +19419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 methanation on Ni-USY catalysts: the role of compensation cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Belykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tsyganenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19527,51 +19527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Aging Processes during Bio-Syngas Methanation for SNG Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maugé F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19796,90 +19796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infrared and solid-state nmr study of the H(2)S adsorption on basic zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VanSteen, E. and Claeys, M. and Callanan, L. H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in the Science and Technology of Zeolites and Related Materials, Pts a - C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, pp.1679-1685, 2004, Studies in Surface Science and Catalysis</w:t>
@@ -19998,51 +19998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F45356"/>
+    <w:nsid w:val="C578A478"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20229,51 +20229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-mauge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1194-0818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067706185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil En.Nami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hadjiivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-025-05131-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisak Guntida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jacobo Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangchao Xiong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Mi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39226-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04239713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.792368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A.P. Da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Santolalla-Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Suarez-Toriello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. de Los Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawelec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Pedraza Parra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.09.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.02.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.12.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zotin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03424-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126264" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117975" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belykh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsyganenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chiaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01855C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.06.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Cao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.194" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqin Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02877" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadong Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyun Long" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.08.025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3QWCV75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F8DTPHG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Guludec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rebeilleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CY00791C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.09.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8J4HRS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149281v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. N. Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.12.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere-Baca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJK84HMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancheyta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labruyere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510470g" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Stelmachowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sirotin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51146D" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Popov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kondratieva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7ZG8Z2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840292v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840352v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel J Hensen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip G Poduval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Degirmenci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Ligthart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gutierrez-Alejandre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sanchez-Minero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Macias-Alcantara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Castillo-Villalon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pierre Gilson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rebeilleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leyva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ancheyta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840384v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9N3M5SR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bichon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Lemberton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7KC0CB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00639308v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02767G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#233;lias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guludec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Gestel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.107" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F48KJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lelias" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-010-0265-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDPR7Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101949j" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840542v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Lelias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Kooyman" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840534v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Manoilova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aube" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Gestel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8X3W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cseri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062252d" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFPGV60X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007449v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manoli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007417v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hedoire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davidson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breysse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasztelan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3271" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P3NL61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaffidi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)80010-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006861v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009878v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(00)81003-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255351v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997268" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAC8F05F3DBAD1584C8358E29054D45110411124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006514v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006236v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00770993" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FJ1L351Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150229v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aparicio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053053v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053055v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aboulayt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461500v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavala Luz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Xavier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Laetitia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461503v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera Luis-Jacobo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Atrach Jaouad" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafik-Clement" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455094v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171811v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085552v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983217v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jianjun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034337v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Chouaref" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017482v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983144v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015600v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017520v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983124v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02055907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017502v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017545v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035164v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017528v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017352v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017391v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035799v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017375v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoguang Li" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017538v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034592v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017385v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036075v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034961v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165500v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471116v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mahjoubi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Shu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471090v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meunier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930754v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797062v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreibine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055690v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076675v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102937v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010568v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010339v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010411v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hong" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010957v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010543v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010589v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011745v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150170v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150094v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilera" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Al-Atrach" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018865v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018808v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018892v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018842v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018856v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Belykh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188603v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; F." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Nunez A." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreibine L." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-mauge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1194-0818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067706185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil En.Nami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hadjiivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-025-05131-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisak Guntida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jacobo Aguilera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangchao Xiong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Mi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39226-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04239713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.792368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A.P. Da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Santolalla-Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Suarez-Toriello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. de Los Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawelec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Pedraza Parra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.09.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.12.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zotin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03424-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126264" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117975" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belykh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsyganenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chiaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01855C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.06.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Cao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.194" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqin Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02877" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F8DTPHG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadong Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyun Long" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.08.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3QWCV75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Guludec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rebeilleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CY00791C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.09.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8J4HRS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. N. Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.12.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere-Baca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJK84HMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labruyere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510470g" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840247v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancheyta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Stelmachowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sirotin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51146D" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Popov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kondratieva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7ZG8Z2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840292v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840352v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel J Hensen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip G Poduval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Degirmenci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Ligthart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gutierrez-Alejandre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sanchez-Minero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Macias-Alcantara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Castillo-Villalon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pierre Gilson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rebeilleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leyva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ancheyta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Lemberton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7KC0CB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840384v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9N3M5SR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00639308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02767G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lelias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-010-0265-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDPR7Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101949j" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840493v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#233;lias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guludec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Gestel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.107" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F48KJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840542v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Lelias" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Kooyman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840534v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Manoilova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aube" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Gestel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8X3W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cseri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062252d" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFPGV60X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007449v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manoli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007417v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hedoire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davidson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breysse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasztelan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3271" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P3NL61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaffidi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)80010-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006861v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009878v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(00)81003-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255351v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997268" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAC8F05F3DBAD1584C8358E29054D45110411124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006514v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006236v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00770993" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FJ1L351Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150229v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aparicio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aboulayt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053053v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455150v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafik-Clement" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461500v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavala Luz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Xavier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Laetitia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461503v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera Luis-Jacobo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Atrach Jaouad" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455094v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171811v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085552v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034337v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015614v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Chouaref" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017482v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983217v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jianjun" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983144v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015600v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017520v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983124v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02055907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017502v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035164v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035799v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017391v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017528v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017545v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017375v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoguang Li" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034592v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017385v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036075v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034961v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165500v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471116v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mahjoubi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Shu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471090v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meunier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930754v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797062v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreibine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055690v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076675v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102937v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010568v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010339v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010411v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hong" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010957v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010543v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010589v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011745v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150170v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150094v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilera" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Al-Atrach" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018865v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018808v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018884v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018842v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018856v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Belykh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188603v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; F." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Nunez A." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreibine L." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>