--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -333,325 +333,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
+                <w:t xml:space="preserve">Generation of isolated Ti4+ sites via one-pot synthesis of mesoporous Ti-SBA-15 catalysts for high-performance oxidative desulfurization of dibenzothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
+                <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mauge</w:t>
+                <w:t xml:space="preserve">Cassandre Kouvatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
+                <w:t xml:space="preserve">Oleg I Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.101204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123563v1</w:t>
+                <w:t xml:space="preserve">hal-05353259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of isolated Ti4+ sites via one-pot synthesis of mesoporous Ti-SBA-15 catalysts for high-performance oxidative desulfurization of dibenzothiophene</w:t>
+                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adisak Guntida</w:t>
+                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Kouvatas</w:t>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I Lebedev</w:t>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31, pp.101204. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353259v1</w:t>
+                <w:t xml:space="preserve">hal-05123563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidative desulfurization of liquid fuel: Impact of oxidants, extracting agents, and heterogeneous catalysts with prospects for biodiesel upgrading - A mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Silva Sanches Jorqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -659,51 +659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 188, </w:t>
@@ -931,51 +931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1221-1229. </w:t>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limor Ben Neon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1143,51 +1143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic identification of active centers and reaction pathways on MoS2 catalyst for H 2 production via water-gas shift reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1260,51 +1260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared spectroscopic evidence of WS2 morphology change with citric acid addition and sulfidation temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic additives for hydrotreating catalysts: a review of main families and action mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 403, pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2009,51 +2009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface for the special issue: “Catalysis by sulfides and related materials”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,321 +2120,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong and Weakly Acidic OH Groups of HY Zeolite into the Different Routes of Cyclohexene Reaction: An IR Operando Study</w:t>
+                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Santos</w:t>
+                <w:t xml:space="preserve">Luz Zavala‐sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zotin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-020-03424-4⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.2066-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968333v1</w:t>
+                <w:t xml:space="preserve">hal-02968347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Quantification of Edge Sites of WS 2 /Al 2 O 3 Catalysts Coupling IR/CO Spectroscopy and DFT Calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong and Weakly Acidic OH Groups of HY Zeolite into the Different Routes of Cyclohexene Reaction: An IR Operando Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">Bruno Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weitao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.2066-2076. </w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201902053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10562-020-03424-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968347v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuel purification: Coupling experimental and theoretical investigations for efficient separation of phenol from aromatics by zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Won June Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 402, pp.126264. </w:t>
@@ -2524,103 +2524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective elimination of phenol from hydrocarbons by zeolites and silica-based adsorbents—Impact of the textural and acidic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jabraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 384, pp.121397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 260, pp.117975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2901,77 +2901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ IR‐ATR study of the interaction of nitrogen heteroaromatic compounds with HY zeolites: experimental and theoretical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3321,51 +3321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116, pp.109427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3637,51 +3637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Capture of Phenol from Biofuel Using Protonated Faujasite Zeolites with Different Si/Al Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4664,315 +4664,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure sulfidation on the morphology and reactivity of MoS2 slabs on MoS2/Al2O3 catalyst prepared with citric acid</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Mg addition on the structure and performance of sulfide Mo/Al2O3 in HDS and HDN reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyun Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 339, pp.153--162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 344, pp.420--433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840189v1</w:t>
+                <w:t xml:space="preserve">hal-01840190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mg addition on the structure and performance of sulfide Mo/Al2O3 in HDS and HDN reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of high pressure sulfidation on the morphology and reactivity of MoS2 slabs on MoS2/Al2O3 catalyst prepared with citric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 344, pp.420--433. </w:t>
+              <w:t xml:space="preserve">, 2016, 339, pp.153--162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2016.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840190v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method of monitoring the sulfidation of hydrotreating catalysts: the conversion of carbonyl sulfide</w:t>
               </w:r>
@@ -4997,51 +4997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rebeilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5086,705 +5086,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
+                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dufour</w:t>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137474v1</w:t>
+                <w:t xml:space="preserve">hal-01291233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
+                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Saison</w:t>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291233v1</w:t>
+                <w:t xml:space="preserve">hal-01137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the morphology of MoS 2 slabs on MoS 2 /Al 2 O 3 catalysts: the influence of Mo loading</w:t>
+                <w:t xml:space="preserve">How the CO molar extinction coefficient influences the quantification of active sites from CO adsorption followed by IR spectroscopy? A case study on MoS2/Al2O3 catalysts prepared with citric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (99), pp.81038-81044. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 332, pp.77--82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra14768a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412981v1</w:t>
+                <w:t xml:space="preserve">hal-01840201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the CO molar extinction coefficient influences the quantification of active sites from CO adsorption followed by IR spectroscopy? A case study on MoS2/Al2O3 catalysts prepared with citric acid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, characterization and study of lanthanum phosphates as light alcohols dehydration catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2015.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01840201v1</w:t>
+                <w:t xml:space="preserve">hal-01149281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and study of lanthanum phosphates as light alcohols dehydration catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the morphology of MoS 2 slabs on MoS 2 /Al 2 O 3 catalysts: the influence of Mo loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166, pp.432-444. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (99), pp.81038-81044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra14768a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149281v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nature of the rare earth element in rare earth orthophosphate used for light alcohol dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,282 +5997,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR Spectroscopic Evidence for MoS 2 Morphology Change with Sulfidation Temperature on MoS 2 /Al 2 O 3 Catalyst</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization study of NiMo/SiO2-Al2O3 spent hydroprocessing catalysts for heavy oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Labruyere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Maugé</w:t>
+                <w:t xml:space="preserve">C. Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Ancheyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220 (DOI: 10.1016/j.cattod.2013.10.007), pp.89--96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840214v1</w:t>
+                <w:t xml:space="preserve">hal-01840247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization study of NiMo/SiO2-Al2O3 spent hydroprocessing catalysts for heavy oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IR Spectroscopic Evidence for MoS 2 Morphology Change with Sulfidation Temperature on MoS 2 /Al 2 O 3 Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leyva</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (51), pp.30039-30044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp510470g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840247v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of adsorbed CO2 on metal oxides by a new 2-dimensional approach: 2D infrared inversion spectroscopy (2D IRIS)</w:t>
               </w:r>
@@ -6297,51 +6297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Sirotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,103 +6534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of modification of the alumina acidity on the properties of supported Mo and CoMo sulfide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dadong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 304 (DOI: 10.1016/j.jcat.2013.03.004), pp.47--62</w:t>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Degirmenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A Ligthart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (40), pp.21416--21429</w:t>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rebeilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7207,64 +7207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ancheyta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 425 (DOI: 10.1016/j.apcata.2012.02.033), pp.1--12</w:t>
@@ -7478,51 +7478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7865,90 +7865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8012,90 +8012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of High Pressure Sulfidation on the Structure of Sulfide Sites of Hydrotreatment Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 135 (1-2), pp.62--67. </w:t>
@@ -8139,488 +8139,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-oils Hydrodeoxygenation: Adsorption of Phenolic Molecules on Oxidic Catalyst Supports</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Effect of EDTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreatment catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Guludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp101949j⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150 (3-4), pp.179-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.07.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840499v1</w:t>
+                <w:t xml:space="preserve">hal-01840519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-oils Hydrodeoxygenation: Adsorption of Phenolic Molecules on Oxidic Catalyst Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today - Proceeding of the XXII Simposio Ibero-Americano de Catalisis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (37), pp.15661--15670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp101949j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840493v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of EDTA addition on the structure and activity of the active phase of cobalt-molybdenum sulfide hydrotreatment catalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kondratieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Today - Proceeding of the XXII Simposio Ibero-Americano de Catalisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Accessed by 2010-01-01</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01840519v1</w:t>
+                <w:t xml:space="preserve">hal-01840493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides: combined DFT and infrared study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preprints of ACS Division of Petroleum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8671,51 +8671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8779,51 +8779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. V Manoilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Blasin-Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.1237--1241</w:t>
@@ -9571,51 +9571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Veilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9685,269 +9685,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An infrared and solid-state NMR study of the H2S adsorption on basic zeolite</w:t>
+                <w:t xml:space="preserve">Hydrodesulfurization of 4,6-dimethyldibenzothiophene over promoted (Ni, P) alumina-supported molybdenum carbide catalysts: activity and characterization of active sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Maugé</w:t>
+                <w:t xml:space="preserve">J.P. Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 221, pp.365-377</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711627v1</w:t>
+                <w:t xml:space="preserve">hal-00007449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodesulfurization of 4,6-dimethyldibenzothiophene over promoted (Ni, P) alumina-supported molybdenum carbide catalysts: activity and characterization of active sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An infrared and solid-state NMR study of the H2S adsorption on basic zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick da Costa</w:t>
+                <w:t xml:space="preserve">M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 154 B, pp.1679-1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(04)80694-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007449v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR study of unsupported molybdenum sulfide -- in situ synthesis and surface properties characterization</w:t>
               </w:r>
@@ -9972,51 +9972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 268 (1-2), pp.189-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10063,51 +10063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of the active phases in sulfided NiW/Al2O3 catalysts, and their evolution during post-reduction treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10451,77 +10451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cristol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 70, pp.255-269</w:t>
@@ -10576,51 +10576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10718,51 +10718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kasztelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11077,51 +11077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR study of hydrotreating catalysts in working conditions: Comparison of the acidity present on the sulfided phase and on the alumina support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 127, pp.269-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11551,51 +11551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CO as probe molecule for characterization of mixed Ru-Ni sulphide phases supported over alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. de Los Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11712,103 +11712,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un catalyseur Ti-SBA-15 de désulfuration oxydative en vue de la valorisation du biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecat2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11827,661 +11827,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of diffusion properties of zeolite-based catalysts by inversion methods: principle and first applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of steaming on the diffusion properties of ZSM-5 zeolite by combined gravimetric analysis and IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Aboulayt</w:t>
+                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vimont</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse &amp; Divisions Catalyse, May 2022, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">International Zeolite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053055v1</w:t>
+                <w:t xml:space="preserve">hal-05053053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steaming on the diffusion properties of ZSM-5 zeolite by combined gravimetric analysis and IR spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of diffusion properties of zeolite-based catalysts by inversion methods: principle and first applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Ait Blal</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Aboulayt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Alexandre Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zeolite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude en Catalyse &amp; Divisions Catalyse, May 2022, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053053v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steaming and shaping on the diffusion of zeolites by advanced IR spectroscopy methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of organic additives on nanoslab morphology of supported (Co)Mo sulfide catalysts by HR-STEM HAADF and IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Rafik-Clement</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zavala Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portier Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, webinaire, France</w:t>
+              <w:t xml:space="preserve">GECAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455150v1</w:t>
+                <w:t xml:space="preserve">hal-03461500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of organic additives on nanoslab morphology of supported (Co)Mo sulfide catalysts by HR-STEM HAADF and IR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phenol removal from model biofuel by zeolites: Adsorptive and Spectroscopic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aguilera Luis-Jacobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Atrach Jaouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliviero Laetitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, webconference, France</w:t>
+              <w:t xml:space="preserve">Les Mardis de la Chimie Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461500v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol removal from model biofuel by zeolites: Adsorptive and Spectroscopic studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ibrahim</w:t>
+                <w:t xml:space="preserve">Impact of steaming and shaping on the diffusion of zeolites by advanced IR spectroscopy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Souad Rafik-Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis de la Chimie Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, webconference, France</w:t>
+              <w:t xml:space="preserve">Gecat 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461503v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité aux interfaces : catalyse et analyse de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Interdisciplinaire en Nanosciences et Nanotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C'Nano, Jul 2021, ERQUY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12519,64 +12519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Properties of Supported Transition Metal Sulfides : combined DFT and infrared study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12601,77 +12601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELECTIVE PHENOL ADSORPTION FROM HYDROCARBON FOR ULTRA-CLEAN BIOFUEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Serbian-Croatian-Slovenian Symposium on Zeolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Belgrade, Serbia. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12709,90 +12709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Study of Phenol Adsorbed in Protonated Zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de l'Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dijon, France</w:t>
@@ -12860,51 +12860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13169,631 +13169,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep insight into refining catalysts by in situ and operando IR spectroscopy</w:t>
+                <w:t xml:space="preserve">Biocarburants, où en est-on ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bucaramanga, Colombia</w:t>
+              <w:t xml:space="preserve">Forum scientifique de la fédération Energie, Propulsion et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02034337v1</w:t>
+                <w:t xml:space="preserve">hal-02017475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and operando vibrational studies of catalyst for energy and chemistry . Case study hydrotreatment and CO2 valorization catalysts»</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Maugé</w:t>
+                <w:t xml:space="preserve">Catalysis by sulphide: from the slab morphology characterization towards the identification of the most active site in HDS reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jianjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Training Course « From in situ to operando studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02033860v1</w:t>
+                <w:t xml:space="preserve">hal-01983217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐activation of aged and regenerated HDS catalysts : Infra-red characterizations of active sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Deep insight into refining catalysts by in situ and operando IR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Scientific-Technological Symposium on Catalytic Hydroprocessing in Oil refiner - HydroCat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucaramanga, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015614v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02034337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie IR pour la valorisation de la biomasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In situ and operando vibrational studies of catalyst for energy and chemistry . Case study hydrotreatment and CO2 valorization catalysts»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Training Course « From in situ to operando studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017482v1</w:t>
+                <w:t xml:space="preserve">hal-02033860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarburants, où en est-on ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re‐activation of aged and regenerated HDS catalysts : Infra-red characterizations of active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Pedraza Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Chouaref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum scientifique de la fédération Energie, Propulsion et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">III Scientific-Technological Symposium on Catalytic Hydroprocessing in Oil refiner - HydroCat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017475v1</w:t>
+                <w:t xml:space="preserve">hal-02015614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis by sulphide: from the slab morphology characterization towards the identification of the most active site in HDS reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie IR pour la valorisation de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francoise Maugé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983217v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an optimized zeotype material for biofuel purification by a combined experimental and theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Jabraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13801,51 +13801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of the French Group on Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
@@ -13900,51 +13900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Pedraza Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Chouaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13999,103 +13999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR spectroscopy for investigation of solid-liquid interfaces during fuel purification by adsorption or catalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baldovino Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces solide-liquide - La problématique des aspects moléculaires pour les applications industrielles scientific meeting IFPEN [SLIMAIA]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rueil Malmaison, France</w:t>
@@ -14137,90 +14137,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysis by sulphide: from the slab morphology characterization towards the identification of the most active site in HDS reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Jianjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14245,90 +14245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des molécules oxygénées résiduelles sur la combustion des biocarburants de 2eme génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques Combustion des biocarburants, de la biomasse et de ses dérivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14379,51 +14379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14537,260 +14537,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenol elimination by selective adsorption in a 2nd generation bio-fuel (oral flash)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
+                <w:t xml:space="preserve">Characterization of supported (Co)Mo catalysts by adsorption of CO followed by Infra Red spectroscopy: Effect of the support on the formation of CoMos active sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions ( ISAHOF 2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017514v1</w:t>
+                <w:t xml:space="preserve">hal-02055907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of supported (Co)Mo catalysts by adsorption of CO followed by Infra Red spectroscopy: Effect of the support on the formation of CoMos active sites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">Phenol elimination by selective adsorption in a 2nd generation bio-fuel (oral flash)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Hydroprocessing of Oil Fractions ( ISAHOF 2017 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">GFZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055907v1</w:t>
+                <w:t xml:space="preserve">hal-02017514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of molybdenum sulfide nanoparticles to control their catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14854,51 +14854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR probe molecules for metal catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school of Spectroscopy for Catalysis - Spectrocat 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14917,519 +14917,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02035164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mo sulfide nanoslab morphology on the activity of supported (Co)Mo catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Conversion catalytique de la biomasse 2G en carburant. Apport de la spectroscopie IR à l’amélioration de la stabilité des catalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">Worshop “Conversion thermochimique de la biomasse et des dechets”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017352v1</w:t>
+                <w:t xml:space="preserve">hal-02017528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface of oxides– From model to IR analysis of catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sulfur resistant water gas shift catalyst based on CoMo supported on NbMgAl mixed oxide derived from Nb-modified MgAl-hydrotalcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxing Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school of Spectroscopy for Catalysis - Spectrocat 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">FCCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02035799v1</w:t>
+                <w:t xml:space="preserve">hal-02017545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning surface properties of sulfide Mo-based nanoslabs to control catalytic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of the Mo sulfide nanoslab morphology on the activity of supported (Co)Mo catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">251st ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16th International Congress on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017391v1</w:t>
+                <w:t xml:space="preserve">hal-02017352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion catalytique de la biomasse 2G en carburant. Apport de la spectroscopie IR à l’amélioration de la stabilité des catalyseurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Surface of oxides– From model to IR analysis of catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop “Conversion thermochimique de la biomasse et des dechets”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Summer school of Spectroscopy for Catalysis - Spectrocat 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017528v1</w:t>
+                <w:t xml:space="preserve">hal-02035799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur resistant water gas shift catalyst based on CoMo supported on NbMgAl mixed oxide derived from Nb-modified MgAl-hydrotalcite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinxing Mi</w:t>
+                <w:t xml:space="preserve">Tuning surface properties of sulfide Mo-based nanoslabs to control catalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
+              <w:t xml:space="preserve">251st ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017545v1</w:t>
+                <w:t xml:space="preserve">hal-02017391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Aging Processes during Bio-Syngas Methanation for Synthetic Natural Gas Production</w:t>
               </w:r>
@@ -15454,51 +15454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15540,51 +15540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando vibrational studies of catalyst for energy and chemistry . Case study hydrotreatment and CO2 valorization catalysts»,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Petroleum Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15661,51 +15661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15769,51 +15769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Molecular Aspects of Catalysis by Sulfides (MACS-VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15838,51 +15838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in situ to operando catalyst vibrational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Training Curse “from in situ to operando”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ensenada, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15907,51 +15907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean fuel production from fossil to renewable sources. Deep insight with in situ and operando IR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Institute of Petroleum Processes of SINOPEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16110,51 +16110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Mahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16222,51 +16222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando DRIFTS Applied to Fischer-TropschSynthesis and CO Methanation: An IR/Kinetic Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoguang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16589,51 +16589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16671,90 +16671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidrodesoxigenación de biocombustibles – Efecto de moléculas fenólicas con catalizadores sulfurados.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kondratieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16848,51 +16848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on Operando Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16930,51 +16930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of the active phase in sulfided NiW/Al2O3 catalysts and their evolution during post-reduction treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18184,103 +18184,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing One-Pot Synthesis to Create Mesoporous Ti-SBA-15 Catalysts for the Oxidative Desulfurization of Dibenzothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisak Guntida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Maugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Jacobo Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18331,77 +18331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Al-Atrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, broomsfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18426,64 +18426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid solid IR study of the interact of N compounds experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18551,103 +18551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and operando IR-ATR spectroscopy for investigation of solid-liquid interfaces by adsorption or catalytic processes for fuel purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Celis Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V G Baldovino Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the French Group on Zeolite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
@@ -18689,51 +18689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WS2 catalysts for ultra-deep HDS:IR/CO characterization for quantification of active sites and effect of citric acid addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18810,51 +18810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zavala Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Operando Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18918,51 +18918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale Normande de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18987,90 +18987,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of 2nd generation bio-fuels by selective adsorption of phenol. Quantitative tests and operando IR-ATR study over various adsorbent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Catalysis for Biorefineries (CATBIOR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19095,77 +19095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude IR-ATR de l’adsorption du phénol en phase liquide sur alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19337,51 +19337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Dominguez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Maugé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPACAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19419,51 +19419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 methanation on Ni-USY catalysts: the role of compensation cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Belykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19796,90 +19796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infrared and solid-state nmr study of the H(2)S adsorption on basic zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VanSteen, E. and Claeys, M. and Callanan, L. H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in the Science and Technology of Zeolites and Related Materials, Pts a - C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, pp.1679-1685, 2004, Studies in Surface Science and Catalysis</w:t>
@@ -19998,51 +19998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C578A478"/>
+    <w:nsid w:val="C478BE08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20229,51 +20229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-mauge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1194-0818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067706185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil En.Nami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hadjiivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-025-05131-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisak Guntida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jacobo Aguilera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101204" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangchao Xiong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Mi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39226-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04239713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.792368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A.P. Da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Santolalla-Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Suarez-Toriello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. de Los Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawelec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Pedraza Parra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.09.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.12.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968333v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zotin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03424-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126264" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117975" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belykh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsyganenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chiaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01855C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.06.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Cao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.194" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqin Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02877" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F8DTPHG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840190v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadong Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyun Long" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.08.025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3QWCV75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Guludec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rebeilleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CY00791C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.09.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8J4HRS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. N. Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.12.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere-Baca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJK84HMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labruyere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510470g" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840247v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancheyta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Stelmachowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sirotin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51146D" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Popov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kondratieva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7ZG8Z2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840292v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840352v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel J Hensen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip G Poduval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Degirmenci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Ligthart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gutierrez-Alejandre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sanchez-Minero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Macias-Alcantara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Castillo-Villalon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pierre Gilson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rebeilleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leyva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ancheyta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Lemberton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7KC0CB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840384v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9N3M5SR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00639308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02767G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lelias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-010-0265-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDPR7Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840499v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101949j" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840493v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#233;lias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guludec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Gestel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.107" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F48KJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840542v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Lelias" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Kooyman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840534v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Manoilova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aube" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Gestel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8X3W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cseri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062252d" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFPGV60X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007449v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manoli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007417v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hedoire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davidson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breysse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasztelan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3271" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P3NL61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaffidi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)80010-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006861v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009878v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(00)81003-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255351v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997268" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAC8F05F3DBAD1584C8358E29054D45110411124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006514v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006236v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00770993" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FJ1L351Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150229v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aparicio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aboulayt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053053v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455150v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafik-Clement" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461500v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavala Luz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Xavier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Laetitia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461503v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera Luis-Jacobo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Atrach Jaouad" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455094v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171811v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085552v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034337v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033860v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015614v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Chouaref" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017482v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983217v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jianjun" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983144v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015600v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017520v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983124v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02055907v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017502v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035164v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035799v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017391v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017528v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017545v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017375v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoguang Li" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034592v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017385v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036075v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034961v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165500v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471116v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mahjoubi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Shu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471090v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meunier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930754v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797062v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreibine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055690v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076675v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102937v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010568v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010339v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010411v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hong" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010957v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010543v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010589v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011745v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150170v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150094v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilera" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Al-Atrach" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018865v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018808v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018884v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018842v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018856v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Belykh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188603v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; F." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Nunez A." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreibine L." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francoise-mauge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1194-0818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067706185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213167v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil En.Nami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hadjiivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-025-05131-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisak Guntida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Jacobo Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05148481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Silva Sanches Jorqueira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2024.107341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shangchao Xiong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Mi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39226-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05432" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04239713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala-Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2021.792368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A.P. Da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.01.038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Santolalla-Vargas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Suarez-Toriello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. de Los Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pawelec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Pedraza Parra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.09.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.10.039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03424145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.02.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443292v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lamonier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.12.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala&#8208;sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Khalil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Paul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201902053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zotin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-020-03424-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jabraoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won June Kim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126264" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121397" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.117975" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02644415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zavala Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Celis Cornejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901560" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab483c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw D&#281;bek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belykh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsyganenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117140" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chiaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01855C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lorito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.06.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Cao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.194" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezhi Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqin Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02877" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405729v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-R&#233;my" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herissan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.10.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Chen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadong Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyun Long" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.08.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3QWCV75-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.04.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F8DTPHG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Guludec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rebeilleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CY00791C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.09.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8J4HRS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149281v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. N. Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorentz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.12.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra14768a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belliere-Baca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2014.12.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJK84HMP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancheyta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labruyere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510470g" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840298v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Stelmachowski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sirotin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP51146D" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Popov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kondratieva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.10.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7ZG8Z2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840292v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960659v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badawi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Paul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Romero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840352v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel J Hensen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip G Poduval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Degirmenci" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A Ligthart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840341v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ramirez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gutierrez-Alejandre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Sanchez-Minero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Macias-Alcantara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Castillo-Villalon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pierre Gilson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rebeilleau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Leyva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ancheyta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Lemberton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7KC0CB4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840384v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9N3M5SR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00639308v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Costentin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CP02767G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840397v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F Paul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cristol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.06.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RVFV791-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Lelias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aiello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-010-0265-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDPR7Z5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840519v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. L&#233;lias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guludec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Gestel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.107" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3F48KJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840499v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp101949j" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05048209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Paul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840542v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A Lelias" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J Kooyman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kondratieva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840534v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leclerc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V Manoilova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Blasin-Aube" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Can" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine L&#233;lias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Gestel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05D8X3W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cr&#233;peau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mariey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cseri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp062252d" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VFPGV60X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097646v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Veilly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0536549" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D8L6QFKW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007449v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manoli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick da Costa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Tsyganenko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.03.038" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007417v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Hedoire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davidson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breysse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berhault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kasztelan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102939v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102938v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3271" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P3NL61-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaffidi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(01)80010-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006861v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lavalley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009878v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(00)81003-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255351v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savary" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997268" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAC8F05F3DBAD1584C8358E29054D45110411124/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006514v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006236v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00770993" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FJ1L351Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150229v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aparicio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053053v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053055v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Aboulayt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461500v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zavala Luz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portier Xavier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Laetitia" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461503v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilera Luis-Jacobo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Atrach Jaouad" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ibrahim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karine" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455150v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rafik-Clement" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455094v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076655v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082445v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017461v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171811v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085552v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dominguez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983217v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jianjun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034337v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Chouaref" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017482v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017324v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Badawi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983144v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldovino Medrano" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015600v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017496v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017520v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983124v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02055907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017514v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017502v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035164v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017528v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017545v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017352v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035799v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017391v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017375v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoguang Li" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034592v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017538v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017385v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036075v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034961v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165500v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471116v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mahjoubi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuying Shu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471090v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meunier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930754v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797062v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dreibine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055690v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Meunier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076675v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102937v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aiello" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010568v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010339v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010411v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010967v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hong" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010957v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010738v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010543v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010589v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011745v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150170v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150094v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguilera" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Al-Atrach" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171789v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018822v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Baldovino Medrano" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018865v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018808v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018884v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018831v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018842v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018856v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Belykh" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188603v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li H." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maug&#233; F." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paredes Nunez A." TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dreibine L." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227317v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baczko" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bousseksou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>